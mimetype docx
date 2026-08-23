--- v0 (2026-07-05)
+++ v1 (2026-08-23)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="69548CB9" w14:textId="6BBE1DE4" w:rsidR="00A4781E" w:rsidRPr="00641A89" w:rsidRDefault="00A4781E" w:rsidP="00A4781E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BA77C02" w14:textId="54396649" w:rsidR="00A4781E" w:rsidRPr="00ED0A36" w:rsidRDefault="00A4781E" w:rsidP="00A4781E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4306">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -252,51 +252,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Am </w:t>
       </w:r>
       <w:r w:rsidR="00F24941" w:rsidRPr="00220007">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4. Juli</w:t>
       </w:r>
       <w:r w:rsidRPr="00220007">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BAFE12" w14:textId="19273E86" w:rsidR="00ED0A36" w:rsidRPr="00220007" w:rsidRDefault="00A63B96" w:rsidP="00ED0A36">
+    <w:p w14:paraId="33BAFE12" w14:textId="274D11BC" w:rsidR="00ED0A36" w:rsidRPr="00220007" w:rsidRDefault="00A63B96" w:rsidP="00ED0A36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220007">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00ED0A36" w:rsidRPr="00220007">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
       <w:r w:rsidRPr="00220007">
         <w:rPr>
@@ -332,295 +332,195 @@
       </w:r>
       <w:r w:rsidR="00F24941" w:rsidRPr="00220007">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mag. Heinz Purrer</w:t>
       </w:r>
       <w:r w:rsidR="00ED0A36" w:rsidRPr="00220007">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F24941" w:rsidRPr="00220007">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kurat in der Pfarre </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Kurat in der Pfarre TraunerLand</w:t>
+      </w:r>
       <w:r w:rsidR="00ED0A36" w:rsidRPr="00220007">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, seinen 65. Geburtstag. </w:t>
       </w:r>
       <w:r w:rsidR="00220007" w:rsidRPr="00220007">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Er stammt aus Marchtrenk und wurde 1987 zum Priester geweiht. Nach </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Er stammt aus Marchtrenk und wurde 1987 zum Priester geweiht. Nach Kooperatorposten in Schwertberg, Leonding-St. Michael, Linz-Heiliger Geist und in der Dompfarre Linz wirkte Heinz Purrer von 2002 bis 2014 als Pfarrprovisor in Dörnbach. Anschließend wurde er zum Pfarrprovisor in Pasching bestellt und </w:t>
+      </w:r>
+      <w:r w:rsidR="0054770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>war</w:t>
+      </w:r>
       <w:r w:rsidR="00220007" w:rsidRPr="00220007">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Kooperatorposten</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> zusätzlich seit 2017 Pfarrprovisor von Kirchberg bei Linz und seit 2019 außerdem Pfarrprovisor von Dörnbach. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7369">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidR="0054770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A42C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wurde</w:t>
+      </w:r>
+      <w:r w:rsidR="008911D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F878BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er </w:t>
+      </w:r>
+      <w:r w:rsidR="007A42C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zum</w:t>
+      </w:r>
+      <w:r w:rsidR="008911D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kurat in der Pfarre TraunerLand</w:t>
+      </w:r>
+      <w:r w:rsidR="007A42C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bestellt</w:t>
+      </w:r>
+      <w:r w:rsidR="008911D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidR="00220007" w:rsidRPr="00220007">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in Schwertberg, Leonding-St. Michael, Linz-Heiliger Geist und in der Dompfarre Linz wirkte Heinz Purrer von 2002 bis 2014 als Pfarrprovisor in </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Heinz Purrer </w:t>
+      </w:r>
+      <w:r w:rsidR="000A4994" w:rsidRPr="00220007">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ist auch Geistlicher Begleiter im Spirituellen Jugendzentrum Aufbruch in Wilhering</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4994">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:r w:rsidR="00324607">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>seit</w:t>
+      </w:r>
       <w:r w:rsidR="00220007" w:rsidRPr="00220007">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dörnbach</w:t>
-[...190 lines deleted...]
-        <w:t>Diözesandirektor der Päpstlichen Missionswerke Linz</w:t>
+        <w:t xml:space="preserve"> 2009 Diözesandirektor der Päpstlichen Missionswerke Linz</w:t>
       </w:r>
       <w:r w:rsidR="009B3092">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732CDE55" w14:textId="77777777" w:rsidR="00220007" w:rsidRPr="00D21D9B" w:rsidRDefault="00220007" w:rsidP="00ED0A36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27B1B528" w14:textId="7DCC5600" w:rsidR="00ED0A36" w:rsidRPr="00D21D9B" w:rsidRDefault="00ED0A36" w:rsidP="00ED0A36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -738,133 +638,77 @@
       <w:r w:rsidR="00523628" w:rsidRPr="00D21D9B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>em. Ständiger Diakon</w:t>
       </w:r>
       <w:r w:rsidR="00ED0A36" w:rsidRPr="00D21D9B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D21D9B" w:rsidRPr="00D21D9B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">wohnhaft in </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D21D9B" w:rsidRPr="00D21D9B">
+        <w:t xml:space="preserve">wohnhaft in Sarleinsbach, </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0A0D" w:rsidRPr="00D21D9B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sarleinsbach</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D21D9B" w:rsidRPr="00D21D9B">
+        <w:t>85</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0A36" w:rsidRPr="00D21D9B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> Jahre alt. </w:t>
       </w:r>
       <w:r w:rsidR="001D0A0D" w:rsidRPr="00D21D9B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">. 1992 wurde Franz Keplinger zum Ständigen Diakon geweiht. </w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er stammt aus Helfenberg, war VS- und HS-Lehrer in Sarleinsbach und bis 1997 VS-Direktor in Putzleinsdorf. 1992 wurde Franz Keplinger zum Ständigen Diakon geweiht. </w:t>
       </w:r>
       <w:r w:rsidR="005F7596">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Als ehrenamtlicher Diakon</w:t>
       </w:r>
       <w:r w:rsidR="001D0A0D" w:rsidRPr="00D21D9B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> widmete </w:t>
       </w:r>
       <w:r w:rsidR="005F7596">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">er </w:t>
       </w:r>
@@ -953,196 +797,165 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72139221" w14:textId="2912D8B8" w:rsidR="00FC118E" w:rsidRPr="00FC118E" w:rsidRDefault="00ED0A36" w:rsidP="00FC118E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED0A36">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vollendet </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00275282">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mag.</w:t>
       </w:r>
       <w:r w:rsidR="00275282" w:rsidRPr="00275282">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00275282">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Angelika </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Angelika Paulitsch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED0A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidR="00275282">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seelsorgerin in der Pfarre Steyr</w:t>
+      </w:r>
       <w:r w:rsidRPr="00ED0A36">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00275282">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Seelsorgerin in der Pfarre Steyr</w:t>
+        <w:t>ihr</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED0A36">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00275282">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ihr</w:t>
+        <w:t>60</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED0A36">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>. Lebensjahr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC118E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00275282">
-[...22 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00FC118E" w:rsidRPr="00FC118E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nach dem Abschluss der HBLA für wirtschaftliche Berufe in Steyr mit der Matura begann sie das Studium der Fachtheologie in Linz, das sie 1994 erfolgreich abschloss.</w:t>
       </w:r>
       <w:r w:rsidR="009B3E6F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Im selben Jahr</w:t>
       </w:r>
       <w:r w:rsidR="00FC118E" w:rsidRPr="00FC118E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> trat Angelika </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ihren Dienst als Pastoralassistentin in der Pfarre Marchtrenk an, wo sie bis August 2001 wirkte. Anschließend war sie in der Pfarre Linz-Herz Jesu </w:t>
+        <w:t xml:space="preserve"> trat Angelika Paulitsch ihren Dienst als Pastoralassistentin in der Pfarre Marchtrenk an, wo sie bis August 2001 wirkte. Anschließend war sie in der Pfarre Linz-Herz Jesu </w:t>
       </w:r>
       <w:r w:rsidR="009655A6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(bis 2003) </w:t>
       </w:r>
       <w:r w:rsidR="00FC118E" w:rsidRPr="00FC118E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sowie in der Pfarre Linz-Ebelsberg</w:t>
       </w:r>
       <w:r w:rsidR="009655A6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2003-</w:t>
       </w:r>
@@ -1251,62 +1064,52 @@
         </w:rPr>
         <w:t>Seelsorgerin in der Pfarre Ennstal eingesetzt.</w:t>
       </w:r>
       <w:r w:rsidR="009F36AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00457BD0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Angelik</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC118E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>a Paulitsch</w:t>
+      </w:r>
       <w:r w:rsidR="00F22F23">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lebt in Steyr, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC118E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ist ausgebildete Ritualleiterin und Trauerbegleiterin</w:t>
       </w:r>
       <w:r w:rsidR="00F22F23">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> und</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC118E">
@@ -1540,69 +1343,51 @@
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="009639C0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0. Geburtstag.</w:t>
       </w:r>
       <w:r w:rsidRPr="009639C0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009639C0" w:rsidRPr="009639C0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Er stammt aus </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> an der Ybbs, studierte neben einer Berufsausbildung Theologie und war dann Religionslehrer und Religionsprofessor an verschiedenen Schulen im Raum Bad Ischl. 2002 wurde Heribert Bissenberger zum Ständigen Diakon geweiht und </w:t>
+        <w:t xml:space="preserve">Er stammt aus Waidhofen an der Ybbs, studierte neben einer Berufsausbildung Theologie und war dann Religionslehrer und Religionsprofessor an verschiedenen Schulen im Raum Bad Ischl. 2002 wurde Heribert Bissenberger zum Ständigen Diakon geweiht und </w:t>
       </w:r>
       <w:r w:rsidR="009639C0" w:rsidRPr="009639C0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>war anschließend als Seelsorger im Kurheim, im Predigtdienst und in der Tauf-, Trauungs- und Begräbnisseelsorge sehr engagiert. Mag. Bissenberger emeritierte 2018. Er ist verheiratet und hat einen Sohn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="577899E4" w14:textId="77777777" w:rsidR="005C009D" w:rsidRPr="009639C0" w:rsidRDefault="005C009D" w:rsidP="00ED0A36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7177746F" w14:textId="43ECFF04" w:rsidR="00ED0A36" w:rsidRPr="005E588A" w:rsidRDefault="00ED0A36" w:rsidP="00ED0A36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
@@ -1753,87 +1538,51 @@
         </w:rPr>
         <w:t xml:space="preserve">0 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jahre alt</w:t>
       </w:r>
       <w:r w:rsidR="00ED0A36" w:rsidRPr="005E588A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005E588A" w:rsidRPr="005E588A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Er wurde in </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> in Marchtrenk, Schwanenstadt und Schärding war er ab 1982 Seelsorger in Lenzing. In dieser Zeit war er von 1995 bis 1997 Dechant des Dekanates Schörfling. 1997 wurde Erich Weichselbaumer zum Pfarrer in Eferding bestellt</w:t>
+        <w:t>Er wurde in Pennewang geboren und 1976 zum Priester geweiht. Nach Kooperatorposten in Marchtrenk, Schwanenstadt und Schärding war er ab 1982 Seelsorger in Lenzing. In dieser Zeit war er von 1995 bis 1997 Dechant des Dekanates Schörfling. 1997 wurde Erich Weichselbaumer zum Pfarrer in Eferding bestellt</w:t>
       </w:r>
       <w:r w:rsidR="007C0A93">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, bis </w:t>
       </w:r>
       <w:r w:rsidR="005B3394">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zu seiner Pensionierung im Jänner 2023</w:t>
       </w:r>
       <w:r w:rsidR="007C0A93">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2232,128 +1981,92 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0048625C" w:rsidRPr="0048625C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bruno Fröhlich </w:t>
       </w:r>
       <w:r w:rsidR="00CA5193">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in Hagenberg </w:t>
       </w:r>
       <w:r w:rsidR="00502CFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">die </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> und</w:t>
+        <w:t>die Diakonatsweihe und</w:t>
       </w:r>
       <w:r w:rsidR="0048625C" w:rsidRPr="0048625C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> wirkt seither </w:t>
       </w:r>
       <w:r w:rsidR="00502CFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dort </w:t>
       </w:r>
       <w:r w:rsidR="0048625C" w:rsidRPr="0048625C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>als Diakon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F1CD7A" w14:textId="0F93E117" w:rsidR="0048625C" w:rsidRPr="0048625C" w:rsidRDefault="0048625C" w:rsidP="0048625C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048625C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2004 begann er als Pastoralassistent in Ausbildung in der Pfarre Hagenberg. Von 2008 bis 2010 war er als Pastoralassistent in der Pfarre Pregarten tätig. Anschließend wirkte er bis August 2019 als Pfarrassistent in der Pfarre </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> sowie von 2013 bis 2023 auch in der Pfarre Hagenberg. </w:t>
+        <w:t xml:space="preserve">2004 begann er als Pastoralassistent in Ausbildung in der Pfarre Hagenberg. Von 2008 bis 2010 war er als Pastoralassistent in der Pfarre Pregarten tätig. Anschließend wirkte er bis August 2019 als Pfarrassistent in der Pfarre Kefermarkt sowie von 2013 bis 2023 auch in der Pfarre Hagenberg. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="424CFBF2" w14:textId="28EF4210" w:rsidR="0048625C" w:rsidRDefault="0048625C" w:rsidP="0048625C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048625C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bruno Fröhlich </w:t>
       </w:r>
       <w:r w:rsidR="00733A91">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">war </w:t>
@@ -2446,69 +2159,51 @@
         </w:rPr>
         <w:t>Brun</w:t>
       </w:r>
       <w:r w:rsidR="005110B9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="009A610F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0048625C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fröhlich lebt in </w:t>
-[...17 lines deleted...]
-        <w:t>, ist verheiratet und Vater von zwei erwachsenen Kindern</w:t>
+        <w:t>Fröhlich lebt in Unterweitersdorf, ist verheiratet und Vater von zwei erwachsenen Kindern</w:t>
       </w:r>
       <w:r w:rsidR="009A610F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC4C8A8" w14:textId="77777777" w:rsidR="0048625C" w:rsidRDefault="0048625C" w:rsidP="005B7FA7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67418AF9" w14:textId="75138F93" w:rsidR="005B7FA7" w:rsidRPr="001F004D" w:rsidRDefault="005B7FA7" w:rsidP="005B7FA7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
@@ -2635,69 +2330,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Diakon in </w:t>
       </w:r>
       <w:r w:rsidR="008300F8" w:rsidRPr="00546819">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">der Pfarrteilgemeinde </w:t>
       </w:r>
       <w:r w:rsidR="00D034CA" w:rsidRPr="00546819">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Feldkirchen an der Donau</w:t>
       </w:r>
       <w:r w:rsidR="008300F8" w:rsidRPr="00546819">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in der Pfarre </w:t>
-[...17 lines deleted...]
-        <w:t>-Donau</w:t>
+        <w:t xml:space="preserve"> in der Pfarre Rodl-Donau</w:t>
       </w:r>
       <w:r w:rsidR="005B7FA7" w:rsidRPr="00546819">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, sei</w:t>
       </w:r>
       <w:r w:rsidR="005B7FA7" w:rsidRPr="001F004D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
@@ -2897,148 +2574,105 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Geistlicher Rat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB196E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mag. Klemens Pillhofer </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Mag. Klemens Pillhofer CanReg</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0A36" w:rsidRPr="00ED0A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidR="00BB196E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-          <w:b/>
-[...12 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-AT"/>
+        </w:rPr>
+        <w:t>Augustiner Chorherr des Stiftes Reichersberg</w:t>
+      </w:r>
+      <w:r w:rsidR="009540D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00BB196E">
+      <w:r w:rsidR="00227702">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t>Augustiner Chorherr des Stiftes Reichersberg</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009540D2">
+        <w:t>Stiftsdechant</w:t>
+      </w:r>
+      <w:r w:rsidR="00227702" w:rsidRPr="00D24AF7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00227702">
+        <w:t xml:space="preserve">, Pfarrer in Reichersberg und Pfarrprovisor von </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16600" w:rsidRPr="00D24AF7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t>Stiftsdechant</w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Antiesenhofen und Münsteuer </w:t>
       </w:r>
       <w:r w:rsidR="00ED0A36" w:rsidRPr="00D24AF7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00ED0A36" w:rsidRPr="00ED0A36">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 40 Jahre </w:t>
       </w:r>
       <w:r w:rsidR="00BB196E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Priester</w:t>
       </w:r>
@@ -3109,64 +2743,52 @@
     <w:p w14:paraId="03EFDA1D" w14:textId="2A9295F7" w:rsidR="00047150" w:rsidRPr="00047150" w:rsidRDefault="00047150" w:rsidP="00047150">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00047150">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Konsistorialrat </w:t>
       </w:r>
       <w:r w:rsidRPr="00047150">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">P. Robert Roidinger </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>P. Robert Roidinger OCist</w:t>
+      </w:r>
       <w:r w:rsidRPr="00047150">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00047150">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">Zisterzienser des Stiftes Schlierbach, em. Pfarrer </w:t>
       </w:r>
       <w:r w:rsidRPr="00047150">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– 5</w:t>
@@ -3243,126 +2865,104 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Hinweis:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="738F7C29" w14:textId="77777777" w:rsidR="00ED0A36" w:rsidRDefault="00ED0A36" w:rsidP="00ED0A36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED0A36">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Von allen </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F719E4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Geburtstags-</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> liegt uns</w:t>
+        <w:t>Geburtstags-Jubilar:innen liegt uns</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED0A36">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> eine schriftliche Einverständniserklärung für die Weitergabe der Daten vor. Sollten Sie im Bedarfsfall eine solche Einverständniserklärung benötigen, dann können Sie diese gerne bei uns anfordern.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D067F03" w14:textId="77777777" w:rsidR="00E76151" w:rsidRPr="00E76151" w:rsidRDefault="00E76151" w:rsidP="00ED0A36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E76151" w:rsidRPr="00E76151" w:rsidSect="000A19D7">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="907" w:bottom="284" w:left="1134" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D24BE53" w14:textId="77777777" w:rsidR="00502DD9" w:rsidRDefault="00502DD9">
+    <w:p w14:paraId="56B6911E" w14:textId="77777777" w:rsidR="00857BE1" w:rsidRDefault="00857BE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74BCDE75" w14:textId="77777777" w:rsidR="00502DD9" w:rsidRDefault="00502DD9">
+    <w:p w14:paraId="11CB2B3F" w14:textId="77777777" w:rsidR="00857BE1" w:rsidRDefault="00857BE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3388,51 +2988,51 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FC1C7D6" w14:textId="77777777" w:rsidR="00B25787" w:rsidRDefault="00B25787"/>
   <w:p w14:paraId="781C4245" w14:textId="77777777" w:rsidR="00B25787" w:rsidRDefault="00B25787"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2197"/>
       <w:gridCol w:w="2551"/>
       <w:gridCol w:w="4462"/>
     </w:tblGrid>
@@ -3703,51 +3303,51 @@
           <w:r w:rsidRPr="00E46257">
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Offenlegung: www.dioezese-linz.at/offenlegung</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="20A10974" w14:textId="77777777" w:rsidR="00B25787" w:rsidRDefault="00B25787"/>
   <w:p w14:paraId="5CF47CA2" w14:textId="77777777" w:rsidR="00B25787" w:rsidRDefault="00B25787">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="6"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C4D34A0" w14:textId="77777777" w:rsidR="00B25787" w:rsidRDefault="00B25787"/>
   <w:p w14:paraId="78E8AC1F" w14:textId="77777777" w:rsidR="00B25787" w:rsidRDefault="00B25787"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2263"/>
       <w:gridCol w:w="2551"/>
       <w:gridCol w:w="4462"/>
     </w:tblGrid>
@@ -4003,70 +3603,70 @@
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00641A89">
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:t>Offenlegung: www.dioezese-linz.at/offenlegung</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="63CA8455" w14:textId="77777777" w:rsidR="00B25787" w:rsidRDefault="00B25787">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="6"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25F5DA4A" w14:textId="77777777" w:rsidR="00502DD9" w:rsidRDefault="00502DD9">
+    <w:p w14:paraId="2A18C5B0" w14:textId="77777777" w:rsidR="00857BE1" w:rsidRDefault="00857BE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7649C6D1" w14:textId="77777777" w:rsidR="00502DD9" w:rsidRDefault="00502DD9">
+    <w:p w14:paraId="19A4E9EC" w14:textId="77777777" w:rsidR="00857BE1" w:rsidRDefault="00857BE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="275142661"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="0D56C2C3" w14:textId="77777777" w:rsidR="00B25787" w:rsidRDefault="00B25787">
         <w:pPr>
           <w:pStyle w:val="Kopfzeile"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="00A86AEA">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00A86AEA">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
@@ -4084,51 +3684,51 @@
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00A86AEA">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="547A6ACF" w14:textId="77777777" w:rsidR="00B25787" w:rsidRDefault="00B25787">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B582349" w14:textId="5CC9A260" w:rsidR="00B25787" w:rsidRDefault="00641A89">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E67204E" wp14:editId="6F75F12F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
@@ -4276,51 +3876,51 @@
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:spacing w:before="60"/>
       <w:rPr>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00641A89">
       <w:rPr>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t>Pressemitteilung</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="119E13E8" w14:textId="77777777" w:rsidR="00B25787" w:rsidRDefault="00B25787">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EB32C36"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A3F8F4E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -4739,51 +4339,50 @@
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1820146968">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="282730523">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1493640004">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A4781E"/>
     <w:rsid w:val="000061C3"/>
@@ -4812,82 +4411,84 @@
     <w:rsid w:val="00143FE6"/>
     <w:rsid w:val="001478AE"/>
     <w:rsid w:val="00173786"/>
     <w:rsid w:val="001B5DF9"/>
     <w:rsid w:val="001B6CCE"/>
     <w:rsid w:val="001D0A0D"/>
     <w:rsid w:val="001D1890"/>
     <w:rsid w:val="001F004D"/>
     <w:rsid w:val="001F40FA"/>
     <w:rsid w:val="00205E4A"/>
     <w:rsid w:val="0021514C"/>
     <w:rsid w:val="00215526"/>
     <w:rsid w:val="00220007"/>
     <w:rsid w:val="0022138D"/>
     <w:rsid w:val="0022162B"/>
     <w:rsid w:val="00222F4F"/>
     <w:rsid w:val="00227702"/>
     <w:rsid w:val="00243432"/>
     <w:rsid w:val="00256866"/>
     <w:rsid w:val="00267F6C"/>
     <w:rsid w:val="00275282"/>
     <w:rsid w:val="00296020"/>
     <w:rsid w:val="002B3AC8"/>
     <w:rsid w:val="002D687E"/>
     <w:rsid w:val="00323421"/>
+    <w:rsid w:val="00324607"/>
     <w:rsid w:val="00327281"/>
     <w:rsid w:val="00327652"/>
     <w:rsid w:val="00342165"/>
     <w:rsid w:val="00345494"/>
     <w:rsid w:val="0038447A"/>
     <w:rsid w:val="003B2C0A"/>
     <w:rsid w:val="003B6C49"/>
     <w:rsid w:val="003C5D18"/>
     <w:rsid w:val="003F7778"/>
     <w:rsid w:val="00401D9A"/>
     <w:rsid w:val="00402923"/>
     <w:rsid w:val="00413153"/>
     <w:rsid w:val="004219EF"/>
     <w:rsid w:val="00457BD0"/>
     <w:rsid w:val="00464F55"/>
     <w:rsid w:val="00471A8D"/>
     <w:rsid w:val="00473C8C"/>
     <w:rsid w:val="004766EA"/>
     <w:rsid w:val="0048625C"/>
     <w:rsid w:val="004A0E6F"/>
     <w:rsid w:val="004A2F79"/>
     <w:rsid w:val="00502CFE"/>
     <w:rsid w:val="00502DD9"/>
     <w:rsid w:val="0050723B"/>
     <w:rsid w:val="005110B9"/>
     <w:rsid w:val="00515246"/>
     <w:rsid w:val="00515675"/>
     <w:rsid w:val="005158E1"/>
     <w:rsid w:val="00523628"/>
     <w:rsid w:val="00523A76"/>
     <w:rsid w:val="005362A9"/>
     <w:rsid w:val="00546819"/>
+    <w:rsid w:val="00547307"/>
     <w:rsid w:val="0054770A"/>
     <w:rsid w:val="00556400"/>
     <w:rsid w:val="00566453"/>
     <w:rsid w:val="005745D0"/>
     <w:rsid w:val="00575B4B"/>
     <w:rsid w:val="005835BC"/>
     <w:rsid w:val="00594655"/>
     <w:rsid w:val="00596EE2"/>
     <w:rsid w:val="005A6D94"/>
     <w:rsid w:val="005B3394"/>
     <w:rsid w:val="005B606C"/>
     <w:rsid w:val="005B6DE2"/>
     <w:rsid w:val="005B7FA7"/>
     <w:rsid w:val="005C009D"/>
     <w:rsid w:val="005C4497"/>
     <w:rsid w:val="005C470D"/>
     <w:rsid w:val="005D0D46"/>
     <w:rsid w:val="005D136A"/>
     <w:rsid w:val="005D3F2C"/>
     <w:rsid w:val="005E588A"/>
     <w:rsid w:val="005F5661"/>
     <w:rsid w:val="005F7596"/>
     <w:rsid w:val="0060146C"/>
     <w:rsid w:val="0061191D"/>
     <w:rsid w:val="006126EB"/>
@@ -4911,50 +4512,51 @@
     <w:rsid w:val="006B234E"/>
     <w:rsid w:val="006B7CE6"/>
     <w:rsid w:val="006D4D4C"/>
     <w:rsid w:val="006F07F7"/>
     <w:rsid w:val="00700562"/>
     <w:rsid w:val="0072744E"/>
     <w:rsid w:val="00733A91"/>
     <w:rsid w:val="007405C1"/>
     <w:rsid w:val="00752086"/>
     <w:rsid w:val="00774ED4"/>
     <w:rsid w:val="00781FEE"/>
     <w:rsid w:val="007861C5"/>
     <w:rsid w:val="0079474C"/>
     <w:rsid w:val="00795F58"/>
     <w:rsid w:val="00797372"/>
     <w:rsid w:val="007A42C4"/>
     <w:rsid w:val="007C0A93"/>
     <w:rsid w:val="007C788B"/>
     <w:rsid w:val="007C7DC6"/>
     <w:rsid w:val="007D69F5"/>
     <w:rsid w:val="00802EBC"/>
     <w:rsid w:val="00803427"/>
     <w:rsid w:val="00812A98"/>
     <w:rsid w:val="0082064F"/>
     <w:rsid w:val="008300F8"/>
+    <w:rsid w:val="00857BE1"/>
     <w:rsid w:val="0086398E"/>
     <w:rsid w:val="00866A53"/>
     <w:rsid w:val="008911D6"/>
     <w:rsid w:val="008946DB"/>
     <w:rsid w:val="008A1ED4"/>
     <w:rsid w:val="008A37F4"/>
     <w:rsid w:val="008B6F35"/>
     <w:rsid w:val="008D09FA"/>
     <w:rsid w:val="008D0C77"/>
     <w:rsid w:val="008D5EA7"/>
     <w:rsid w:val="008E1883"/>
     <w:rsid w:val="008E682A"/>
     <w:rsid w:val="008E7C30"/>
     <w:rsid w:val="00907E38"/>
     <w:rsid w:val="009236E7"/>
     <w:rsid w:val="009336AE"/>
     <w:rsid w:val="00933DB6"/>
     <w:rsid w:val="00935386"/>
     <w:rsid w:val="00941D60"/>
     <w:rsid w:val="00944779"/>
     <w:rsid w:val="009524C3"/>
     <w:rsid w:val="009540D2"/>
     <w:rsid w:val="00955975"/>
     <w:rsid w:val="009639C0"/>
     <w:rsid w:val="009655A6"/>
@@ -6012,77 +5614,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...25 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101003D026AFBC0F611428814AEF5D54B7E84" ma:contentTypeVersion="19" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="553bc3c043503578b124b98799cefc6c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d339f046-c671-4398-9cea-d62ccb41a37c" xmlns:ns3="57833561-656f-487d-8e12-486049d42bc5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cfed8f75818d44c6dd72371cbe74d718" ns2:_="" ns3:_="">
     <xsd:import namespace="d339f046-c671-4398-9cea-d62ccb41a37c"/>
     <xsd:import namespace="57833561-656f-487d-8e12-486049d42bc5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -6326,50 +5901,77 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="57833561-656f-487d-8e12-486049d42bc5">KOMM-122218441-54362</_dlc_DocId>
+    <_dlc_DocIdPersistId xmlns="57833561-656f-487d-8e12-486049d42bc5" xsi:nil="true"/>
+    <_dlc_DocIdUrl xmlns="57833561-656f-487d-8e12-486049d42bc5">
+      <Url>https://dlinz.sharepoint.com/sites/Team-Kommunikationsbro/_layouts/15/DocIdRedir.aspx?ID=KOMM-122218441-54362</Url>
+      <Description>KOMM-122218441-54362</Description>
+    </_dlc_DocIdUrl>
+    <Stichworte xmlns="57833561-656f-487d-8e12-486049d42bc5" xsi:nil="true"/>
+    <TaxCatchAll xmlns="57833561-656f-487d-8e12-486049d42bc5" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d339f046-c671-4398-9cea-d62ccb41a37c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
@@ -6377,110 +5979,110 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CA7B72B-1BBC-448E-8E8C-D0DD23D9AB57}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA466C9B-0908-4C1D-9C84-8171A3348EBC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d339f046-c671-4398-9cea-d62ccb41a37c"/>
     <ds:schemaRef ds:uri="57833561-656f-487d-8e12-486049d42bc5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1704DE32-2551-495A-B709-1A66CFC280CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="57833561-656f-487d-8e12-486049d42bc5"/>
+    <ds:schemaRef ds:uri="d339f046-c671-4398-9cea-d62ccb41a37c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CA7B72B-1BBC-448E-8E8C-D0DD23D9AB57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BC83FC3-2979-48E3-B8A3-7DE2C19968E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>842</Words>
-  <Characters>5306</Characters>
+  <Words>840</Words>
+  <Characters>5296</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Dioezese Linz</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6136</CharactersWithSpaces>
+  <CharactersWithSpaces>6124</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ursula Waselmayr</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010104000C8691B19B02D6428A608EE3B98B0F86</vt:lpwstr>