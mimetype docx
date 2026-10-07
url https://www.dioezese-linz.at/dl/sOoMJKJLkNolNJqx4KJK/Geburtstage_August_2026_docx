--- v0 (2026-08-22)
+++ v1 (2026-10-07)
@@ -483,178 +483,132 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E1DA2" w:rsidRPr="00084122">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>90</w:t>
       </w:r>
       <w:r w:rsidR="00ED0A36" w:rsidRPr="00084122">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Geburtstag. </w:t>
       </w:r>
       <w:r w:rsidR="00084122" w:rsidRPr="00084122">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Er stammt aus St. Stefan am Walde und empfing 1968 die Priesterweihe. Nach </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Er stammt aus St. Stefan am Walde und empfing 1968 die Priesterweihe. Nach Kooperatorposten in Wolfsegg, Grein und Sierning war er von 1978 bis 1995 Pfarrer in Tragwein und zwischen 1988 und 1995 auch Dechant des Dekanates Pregarten. Anschließend w</w:t>
+      </w:r>
+      <w:r w:rsidR="00517FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>irkte</w:t>
+      </w:r>
       <w:r w:rsidR="00084122" w:rsidRPr="00084122">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Kooperatorposten</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Josef Zauner </w:t>
+      </w:r>
+      <w:r w:rsidR="00736860" w:rsidRPr="00084122">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bis 2011 </w:t>
+      </w:r>
+      <w:r w:rsidR="00504E56">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">als </w:t>
+      </w:r>
       <w:r w:rsidR="00084122" w:rsidRPr="00084122">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in Wolfsegg, Grein und Sierning war er von 1978 bis 1995 Pfarrer in </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Pfarrer in Schönau</w:t>
+      </w:r>
+      <w:r w:rsidR="007E482F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> im Mühlkreis</w:t>
+      </w:r>
+      <w:r w:rsidR="00504E56">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
       <w:r w:rsidR="00084122" w:rsidRPr="00084122">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tragwein</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">ab 2003 zusätzlich </w:t>
+      </w:r>
+      <w:r w:rsidR="00736860">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">als </w:t>
+      </w:r>
       <w:r w:rsidR="00084122" w:rsidRPr="00084122">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> und zwischen 1988 und 1995 auch Dechant des Dekanates Pregarten. Anschließend w</w:t>
-[...90 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Pfarrprovisor von Pierbach</w:t>
+      </w:r>
       <w:r w:rsidR="00736860">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C1324A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00084122" w:rsidRPr="00084122">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on 2006 bis 2008 </w:t>
       </w:r>
       <w:r w:rsidR="00C1324A">
@@ -1269,88 +1223,211 @@
         </w:rPr>
         <w:t xml:space="preserve"> zum Ständigen Diakon in Waldkirchen</w:t>
       </w:r>
       <w:r w:rsidR="005F41D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> am Wesen</w:t>
       </w:r>
       <w:r w:rsidR="00996414" w:rsidRPr="00996414">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> geweiht. </w:t>
       </w:r>
       <w:r w:rsidR="006A66E3" w:rsidRPr="00941B79">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Er feiert in der gesamten Pfarre Taufen, Trauungen, Wort-Gottes-Feiern und ist in den Gemeinden Waldkirchen am Wesen, Stadl-</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> und Engelhartszell im Pfarrgemeinderat aktiv. Johann Hofer ist verheiratet und hat drei Kinder.</w:t>
+        <w:t>Er feiert in der gesamten Pfarre Taufen, Trauungen, Wort-Gottes-Feiern und ist in den Gemeinden Waldkirchen am Wesen, Stadl-Kicking und Engelhartszell im Pfarrgemeinderat aktiv. Johann Hofer ist verheiratet und hat drei Kinder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="226DF77A" w14:textId="6E5569E9" w:rsidR="006A66E3" w:rsidRPr="00941B79" w:rsidRDefault="006A66E3" w:rsidP="006A66E3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A6F7F27" w14:textId="6FBBC3FB" w:rsidR="006A66E3" w:rsidRDefault="006A66E3" w:rsidP="00ED0A36">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0F4F7E6D" w14:textId="77777777" w:rsidR="000C5F70" w:rsidRPr="000C5F70" w:rsidRDefault="000C5F70" w:rsidP="000C5F70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Am 29. August 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6F7F27" w14:textId="53D9BF19" w:rsidR="006A66E3" w:rsidRDefault="000C5F70" w:rsidP="000C5F70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vollendet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C5F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dipl.-Päd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C5F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C5F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Waltraud Nußböck</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C5F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Krankenhausseelsorgerin am Neuromed-Campus, ihr 60. Lebensjahr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C5F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Waltraud Nußböck wurde in Mauthausen geboren und ist ihrer Heimatgemeinde bis heute eng verbunden. Nach der Matura absolvierte sie ein Freiwilliges Soziales Jahr in der Altenbetreuung in Innsbruck. Anschließend ließ sie sich zur Religionslehrerin ausbilden und war in diesem Beruf bis 2009 tätig, unterbrochen von Zeiten der Kinderkarenz.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C5F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Von 2007 bis 2023 wirkte sie hauptamtlich in der Diözese Linz als Pastoral- und Pfarrassistentin sowie als Altenheimseelsorgerin in Perg, Schwertberg und ihrer Heimatpfarrgemeinde Mauthausen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C5F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seit März 2023 ist Waltraud </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C5F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nußböck als Klinikseelsorgerin tätig und Mitglied des Seelsorgeteams an den Standorten des Kepler Universitätsklinikums in Linz.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C5F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Waltraud Nußböck ist verheiratet und Mutter von drei erwachsenen Töchtern.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="661C6BBE" w14:textId="77777777" w:rsidR="008225BA" w:rsidRDefault="008225BA" w:rsidP="00ED0A36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63C65E1A" w14:textId="77777777" w:rsidR="00FC3C02" w:rsidRDefault="00FC3C02" w:rsidP="00ED0A36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11D3DB0E" w14:textId="77777777" w:rsidR="00ED0A36" w:rsidRPr="00ED0A36" w:rsidRDefault="00ED0A36" w:rsidP="00ED0A36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -1400,73 +1477,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40964A47" w14:textId="4685C836" w:rsidR="00ED0A36" w:rsidRPr="00ED0A36" w:rsidRDefault="00F33F4E" w:rsidP="00ED0A36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Juventus </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Amadike</w:t>
+        <w:t>Juventus Ebele Amadike</w:t>
       </w:r>
       <w:r w:rsidRPr="00F33F4E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00ED0A36" w:rsidRPr="00ED0A36">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1611,64 +1666,52 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">DI Mag. </w:t>
       </w:r>
       <w:r w:rsidR="003A5252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">H. </w:t>
       </w:r>
       <w:r w:rsidR="00A56D45" w:rsidRPr="00B71681">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Johannes Wohlmacher </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Johannes Wohlmacher OPraem</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B71681">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00020438" w:rsidRPr="00B71681">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t>Prämonstratense</w:t>
       </w:r>
       <w:r w:rsidR="009D2119" w:rsidRPr="00B71681">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
@@ -2014,64 +2057,52 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A4C1F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Alfred Höfler</w:t>
       </w:r>
       <w:r w:rsidRPr="00B71681">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> OPraem</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B71681">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B71681">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">Prämonstratenser Chorherr des Stiftes Schlägl, </w:t>
       </w:r>
       <w:r w:rsidR="007E029A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
@@ -2144,64 +2175,52 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">H. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Clemens Höglinger</w:t>
       </w:r>
       <w:r w:rsidRPr="00B71681">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> OPraem</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B71681">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B71681">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t>Prämonstratenser Chorherr des Stiftes Schlägl</w:t>
       </w:r>
       <w:r w:rsidR="00905EDE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
@@ -2346,64 +2365,52 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">H. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Stephan Prügl</w:t>
       </w:r>
       <w:r w:rsidR="007F5AD0" w:rsidRPr="00B71681">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> OPraem</w:t>
+      </w:r>
       <w:r w:rsidR="007F5AD0" w:rsidRPr="00B71681">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007F5AD0" w:rsidRPr="00B71681">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">Prämonstratenser Chorherr des Stiftes Schlägl, </w:t>
       </w:r>
       <w:r w:rsidR="00987EAB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
@@ -2709,58 +2716,58 @@
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF1EE2" w:rsidRPr="00ED0A36" w:rsidSect="00641A89">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="907" w:bottom="284" w:left="1134" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A1DC224" w14:textId="77777777" w:rsidR="008C29BA" w:rsidRDefault="008C29BA">
+    <w:p w14:paraId="4427D7D0" w14:textId="77777777" w:rsidR="000F17FE" w:rsidRDefault="000F17FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45863E28" w14:textId="77777777" w:rsidR="008C29BA" w:rsidRDefault="008C29BA">
+    <w:p w14:paraId="56C45025" w14:textId="77777777" w:rsidR="000F17FE" w:rsidRDefault="000F17FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3403,58 +3410,58 @@
           <w:r w:rsidRPr="00641A89">
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:t>Offenlegung: www.dioezese-linz.at/offenlegung</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="63CA8455" w14:textId="77777777" w:rsidR="00B25787" w:rsidRDefault="00B25787">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="6"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="782F6FB2" w14:textId="77777777" w:rsidR="008C29BA" w:rsidRDefault="008C29BA">
+    <w:p w14:paraId="15B5E9E5" w14:textId="77777777" w:rsidR="000F17FE" w:rsidRDefault="000F17FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C8219BB" w14:textId="77777777" w:rsidR="008C29BA" w:rsidRDefault="008C29BA">
+    <w:p w14:paraId="26C58A1F" w14:textId="77777777" w:rsidR="000F17FE" w:rsidRDefault="000F17FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="275142661"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="0D56C2C3" w14:textId="77777777" w:rsidR="00B25787" w:rsidRDefault="00B25787">
         <w:pPr>
           <w:pStyle w:val="Kopfzeile"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="00A86AEA">
@@ -4136,115 +4143,117 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1820146968">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="282730523">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1493640004">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="99"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A4781E"/>
     <w:rsid w:val="000061C3"/>
     <w:rsid w:val="00013E4F"/>
     <w:rsid w:val="00020438"/>
     <w:rsid w:val="00023B3E"/>
     <w:rsid w:val="00047150"/>
     <w:rsid w:val="00063E34"/>
     <w:rsid w:val="00067D77"/>
     <w:rsid w:val="00084122"/>
     <w:rsid w:val="000846E0"/>
     <w:rsid w:val="00085652"/>
     <w:rsid w:val="00090266"/>
     <w:rsid w:val="000A069F"/>
     <w:rsid w:val="000A753C"/>
     <w:rsid w:val="000B252C"/>
+    <w:rsid w:val="000C5F70"/>
     <w:rsid w:val="000D055D"/>
     <w:rsid w:val="000E35C9"/>
+    <w:rsid w:val="000F17FE"/>
     <w:rsid w:val="001478AE"/>
     <w:rsid w:val="00151919"/>
     <w:rsid w:val="001A4CD7"/>
     <w:rsid w:val="001C4CF9"/>
     <w:rsid w:val="001D0A0D"/>
     <w:rsid w:val="001D1890"/>
     <w:rsid w:val="001D62D3"/>
     <w:rsid w:val="001E6A3D"/>
     <w:rsid w:val="001F004D"/>
     <w:rsid w:val="00215526"/>
     <w:rsid w:val="00220007"/>
     <w:rsid w:val="00243432"/>
     <w:rsid w:val="00275282"/>
     <w:rsid w:val="002A459A"/>
     <w:rsid w:val="002B3AC8"/>
     <w:rsid w:val="002C021C"/>
     <w:rsid w:val="002C2450"/>
     <w:rsid w:val="002D687E"/>
     <w:rsid w:val="002E1AA7"/>
     <w:rsid w:val="002E1DA2"/>
     <w:rsid w:val="00324208"/>
     <w:rsid w:val="00342165"/>
     <w:rsid w:val="00345494"/>
+    <w:rsid w:val="003A0CDF"/>
     <w:rsid w:val="003A4C1F"/>
     <w:rsid w:val="003A5252"/>
     <w:rsid w:val="003B0597"/>
     <w:rsid w:val="003B6C49"/>
     <w:rsid w:val="003C34A0"/>
     <w:rsid w:val="003D16B4"/>
     <w:rsid w:val="003F0D2F"/>
     <w:rsid w:val="003F7778"/>
     <w:rsid w:val="00402923"/>
     <w:rsid w:val="004132F5"/>
     <w:rsid w:val="0043323C"/>
     <w:rsid w:val="00464F55"/>
     <w:rsid w:val="004B6C0C"/>
     <w:rsid w:val="00504E56"/>
     <w:rsid w:val="00515246"/>
     <w:rsid w:val="005158E1"/>
     <w:rsid w:val="00517FE8"/>
     <w:rsid w:val="00523628"/>
     <w:rsid w:val="0054770A"/>
     <w:rsid w:val="00556400"/>
     <w:rsid w:val="005745D0"/>
     <w:rsid w:val="00575B4B"/>
     <w:rsid w:val="005A6D94"/>
     <w:rsid w:val="005B606C"/>
     <w:rsid w:val="005B7FA7"/>
@@ -5351,108 +5360,126 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...7 lines deleted...]
-<?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="57833561-656f-487d-8e12-486049d42bc5">KOMM-122218441-54365</_dlc_DocId>
+    <_dlc_DocIdPersistId xmlns="57833561-656f-487d-8e12-486049d42bc5" xsi:nil="true"/>
+    <_dlc_DocIdUrl xmlns="57833561-656f-487d-8e12-486049d42bc5">
+      <Url>https://dlinz.sharepoint.com/sites/Team-Kommunikationsbro/_layouts/15/DocIdRedir.aspx?ID=KOMM-122218441-54365</Url>
+      <Description>KOMM-122218441-54365</Description>
+    </_dlc_DocIdUrl>
+    <Stichworte xmlns="57833561-656f-487d-8e12-486049d42bc5" xsi:nil="true"/>
+    <TaxCatchAll xmlns="57833561-656f-487d-8e12-486049d42bc5" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d339f046-c671-4398-9cea-d62ccb41a37c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101003D026AFBC0F611428814AEF5D54B7E84" ma:contentTypeVersion="19" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="553bc3c043503578b124b98799cefc6c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d339f046-c671-4398-9cea-d62ccb41a37c" xmlns:ns3="57833561-656f-487d-8e12-486049d42bc5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cfed8f75818d44c6dd72371cbe74d718" ns2:_="" ns3:_="">
     <xsd:import namespace="d339f046-c671-4398-9cea-d62ccb41a37c"/>
     <xsd:import namespace="57833561-656f-487d-8e12-486049d42bc5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -5696,129 +5723,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BC83FC3-2979-48E3-B8A3-7DE2C19968E5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CA7B72B-1BBC-448E-8E8C-D0DD23D9AB57}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BC83FC3-2979-48E3-B8A3-7DE2C19968E5}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1704DE32-2551-495A-B709-1A66CFC280CC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="57833561-656f-487d-8e12-486049d42bc5"/>
+    <ds:schemaRef ds:uri="d339f046-c671-4398-9cea-d62ccb41a37c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA466C9B-0908-4C1D-9C84-8171A3348EBC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d339f046-c671-4398-9cea-d62ccb41a37c"/>
     <ds:schemaRef ds:uri="57833561-656f-487d-8e12-486049d42bc5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>456</Words>
-  <Characters>2879</Characters>
+  <Words>578</Words>
+  <Characters>3644</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Dioezese Linz</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3329</CharactersWithSpaces>
+  <CharactersWithSpaces>4214</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ursula Waselmayr</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010104000C8691B19B02D6428A608EE3B98B0F86</vt:lpwstr>