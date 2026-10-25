--- v0 (2026-06-11)
+++ v1 (2026-10-25)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6FB34C7F" w14:textId="77777777" w:rsidR="002B0FC4" w:rsidRPr="008B76F6" w:rsidRDefault="002B0FC4" w:rsidP="002B0FC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Wege zu einem Erstkommunion-Konzept in der Pfarrteilgemeinde</w:t>
       </w:r>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -559,224 +559,382 @@
     </w:p>
     <w:p w14:paraId="31D129D9" w14:textId="77777777" w:rsidR="002B0FC4" w:rsidRPr="008B76F6" w:rsidRDefault="002B0FC4" w:rsidP="002B0FC4">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72083239" w14:textId="0721C9C1" w:rsidR="002B0FC4" w:rsidRPr="008B76F6" w:rsidRDefault="002B0FC4">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3645A32B" w14:textId="769F4B81" w:rsidR="007E40AB" w:rsidRPr="008B76F6" w:rsidRDefault="002B0FC4">
+    <w:p w14:paraId="0D19575D" w14:textId="77777777" w:rsidR="00EB0FB3" w:rsidRDefault="002B0FC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Erstkommunion-Konzept</w:t>
       </w:r>
+      <w:r w:rsidR="00866AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3645A32B" w14:textId="4747FF1D" w:rsidR="007E40AB" w:rsidRPr="008B76F6" w:rsidRDefault="00866AEF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>in der Pfarr</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>gemeinde________________________________</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5820793D" w14:textId="70D81038" w:rsidR="002B0FC4" w:rsidRPr="008B76F6" w:rsidRDefault="002B0FC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37D67867" w14:textId="42EFF02C" w:rsidR="00032702" w:rsidRPr="008B76F6" w:rsidRDefault="002B0FC4" w:rsidP="00032702">
+    <w:p w14:paraId="37D67867" w14:textId="42EFF02C" w:rsidR="00032702" w:rsidRDefault="002B0FC4" w:rsidP="00032702">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Leitgedanken:</w:t>
       </w:r>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Was ist uns wichtig? Welche Gedanken sollen leitend sein in der Vorbereitung der Kinder auf die Erstkommunion?</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="5F4581E3" w14:textId="77777777" w:rsidR="00EB0FB3" w:rsidRDefault="00EB0FB3" w:rsidP="00EB0FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45CF7968" w14:textId="77777777" w:rsidR="00EB0FB3" w:rsidRDefault="00EB0FB3" w:rsidP="00EB0FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D45AE9" w14:textId="77777777" w:rsidR="00EB0FB3" w:rsidRDefault="00EB0FB3" w:rsidP="00EB0FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B675AA3" w14:textId="77777777" w:rsidR="00EB0FB3" w:rsidRPr="00EB0FB3" w:rsidRDefault="00EB0FB3" w:rsidP="00EB0FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1476A5C5" w14:textId="77777777" w:rsidR="005D6723" w:rsidRPr="008B76F6" w:rsidRDefault="005D6723" w:rsidP="005D6723">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4949BD37" w14:textId="7751AFD3" w:rsidR="002B0FC4" w:rsidRPr="008B76F6" w:rsidRDefault="002B0FC4" w:rsidP="002B0FC4">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reflexion auf die bisherige Vorbereitung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3989A236" w14:textId="77777777" w:rsidR="002B0FC4" w:rsidRPr="008B76F6" w:rsidRDefault="002B0FC4" w:rsidP="002B0FC4">
+    <w:p w14:paraId="3989A236" w14:textId="77777777" w:rsidR="002B0FC4" w:rsidRDefault="002B0FC4" w:rsidP="002B0FC4">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wo haben wir gespürt, dass die Vorbereitung Kinder und Eltern begeistert hat? Wo waren sie gut dabei? Wo ist ein Funke übergesprungen?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431D8915" w14:textId="32F69A49" w:rsidR="002B0FC4" w:rsidRPr="008B76F6" w:rsidRDefault="002B0FC4" w:rsidP="002B0FC4">
+    <w:p w14:paraId="3512EC52" w14:textId="77777777" w:rsidR="006C2F70" w:rsidRDefault="006C2F70" w:rsidP="006C2F70">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C6BE36" w14:textId="77777777" w:rsidR="006C2F70" w:rsidRDefault="006C2F70" w:rsidP="006C2F70">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D8F805" w14:textId="77777777" w:rsidR="00EB0FB3" w:rsidRPr="008B76F6" w:rsidRDefault="00EB0FB3" w:rsidP="00EB0FB3">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="431D8915" w14:textId="32F69A49" w:rsidR="002B0FC4" w:rsidRDefault="002B0FC4" w:rsidP="002B0FC4">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Was ist gut gelungen?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A212164" w14:textId="29A0EF43" w:rsidR="002B0FC4" w:rsidRPr="008B76F6" w:rsidRDefault="002B0FC4" w:rsidP="002B0FC4">
+    <w:p w14:paraId="7F92669D" w14:textId="77777777" w:rsidR="00EB0FB3" w:rsidRDefault="00EB0FB3" w:rsidP="00EB0FB3">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B69FAD" w14:textId="77777777" w:rsidR="006C2F70" w:rsidRPr="00EB0FB3" w:rsidRDefault="006C2F70" w:rsidP="00EB0FB3">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FDEC0AC" w14:textId="77777777" w:rsidR="00EB0FB3" w:rsidRPr="008B76F6" w:rsidRDefault="00EB0FB3" w:rsidP="00EB0FB3">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17854A2B" w14:textId="4A67CD4B" w:rsidR="006C2F70" w:rsidRDefault="002B0FC4" w:rsidP="006C2F70">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wo waren Stolpersteine und Konfliktpunkte?</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="07D40501" w14:textId="77777777" w:rsidR="006C2F70" w:rsidRDefault="006C2F70" w:rsidP="006C2F70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E484693" w14:textId="77777777" w:rsidR="006C2F70" w:rsidRPr="006C2F70" w:rsidRDefault="006C2F70" w:rsidP="006C2F70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1E07B442" w14:textId="77777777" w:rsidR="00032702" w:rsidRPr="008B76F6" w:rsidRDefault="00032702" w:rsidP="00032702">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D1B260F" w14:textId="67D2627D" w:rsidR="00032702" w:rsidRPr="008B76F6" w:rsidRDefault="00032702" w:rsidP="002B0FC4">
+    <w:p w14:paraId="75BC738C" w14:textId="77777777" w:rsidR="006C2F70" w:rsidRDefault="00032702" w:rsidP="002B0FC4">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Analyse der Pfarr</w:t>
       </w:r>
       <w:r w:rsidR="000E4903" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
@@ -811,306 +969,587 @@
       <w:r w:rsidR="00330C9F" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wieviele</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00330C9F" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kinder</w:t>
       </w:r>
       <w:r w:rsidR="008A21CB" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sind in etwa bei der Erstkommunion zu erwarten? </w:t>
       </w:r>
-      <w:r w:rsidR="008A21CB" w:rsidRPr="008B76F6">
+    </w:p>
+    <w:p w14:paraId="68C45147" w14:textId="56CB190F" w:rsidR="00CD021E" w:rsidRPr="00CD021E" w:rsidRDefault="00CD021E" w:rsidP="00CD021E">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD021E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B72C28E" w14:textId="77777777" w:rsidR="00056B81" w:rsidRDefault="008A21CB" w:rsidP="006C2F70">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Gibt es besondere Bedürfnisse </w:t>
       </w:r>
       <w:r w:rsidR="00ED370C" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>von</w:t>
       </w:r>
+      <w:r w:rsidRPr="008B76F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kinder</w:t>
+      </w:r>
+      <w:r w:rsidR="004E15C4" w:rsidRPr="008B76F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B76F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED370C" w:rsidRPr="008B76F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Rollstuhlgerecht, …)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DCEDAE" w14:textId="5705ADBE" w:rsidR="006C2F70" w:rsidRDefault="00056B81" w:rsidP="006C2F70">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED370C" w:rsidRPr="008B76F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidR="008A21CB" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kinder</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="008A21CB" w:rsidRPr="008B76F6">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="002B0FC4" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wo liegen unsere Stärken in der Pfarre? </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B76F6">
+      <w:r w:rsidR="00032702" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Was können wir gut? </w:t>
       </w:r>
-      <w:r w:rsidR="003E6407" w:rsidRPr="008B76F6">
+    </w:p>
+    <w:p w14:paraId="7EA49273" w14:textId="77777777" w:rsidR="00056B81" w:rsidRDefault="00056B81" w:rsidP="006C2F70">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8255E3" w14:textId="61B2A1BE" w:rsidR="006C2F70" w:rsidRDefault="003E6407" w:rsidP="006C2F70">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Wer kann gut mit </w:t>
       </w:r>
       <w:r w:rsidR="009A2879" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">den </w:t>
       </w:r>
-      <w:r w:rsidR="003E6407" w:rsidRPr="008B76F6">
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="008B76F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kindern? Wer hat einen Zugang zu den Eltern</w:t>
+      </w:r>
+      <w:r w:rsidR="006C2F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/Familien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B76F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B62938" w14:textId="6F1AB50D" w:rsidR="00056B81" w:rsidRDefault="00056B81" w:rsidP="006C2F70">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1272C865" w14:textId="217D6951" w:rsidR="006C2F70" w:rsidRDefault="00032702" w:rsidP="006C2F70">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002B0FC4" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wer könnte</w:t>
       </w:r>
       <w:r w:rsidR="005F782E" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="002B0FC4" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">mögliche Kooperationspartner*innen sein? </w:t>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:t>mögliche Kooperationspartner*innen sein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D430F96" w14:textId="509D2327" w:rsidR="00056B81" w:rsidRDefault="00056B81" w:rsidP="006C2F70">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A10EE66" w14:textId="77777777" w:rsidR="006C2F70" w:rsidRDefault="00866C7C" w:rsidP="006C2F70">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B76F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br/>
         <w:t xml:space="preserve">Wer könnte uns unterstützen? </w:t>
       </w:r>
       <w:r w:rsidR="000E4903" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Kinderliturgie, Ministrant*</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000E4903" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>innenleiter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000E4903" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000E4903" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>innen,…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000E4903" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="003A6EF5" w:rsidRPr="008B76F6">
+    </w:p>
+    <w:p w14:paraId="25F37B70" w14:textId="7BC5C2D6" w:rsidR="00056B81" w:rsidRDefault="00056B81" w:rsidP="006C2F70">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029B381D" w14:textId="7D7C8824" w:rsidR="00112F75" w:rsidRDefault="003A6EF5" w:rsidP="006C2F70">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>Gibt es Ressourcen im Pfarrbüro (Organisatorisches?</w:t>
+      </w:r>
+      <w:r w:rsidR="00112F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welche </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B76F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ressourcen </w:t>
+      </w:r>
+      <w:r w:rsidR="00112F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gibt es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B76F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>im Pfarrbüro (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008B76F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organisatorisches?</w:t>
+      </w:r>
+      <w:r w:rsidR="00112F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00112F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Drucker</w:t>
+      </w:r>
+      <w:r w:rsidR="004B72EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/Kopierer, …</w:t>
       </w:r>
       <w:r w:rsidR="00B2333E" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>) …</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E07EC" w:rsidRPr="008B76F6">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B907B1" w14:textId="6398A556" w:rsidR="00112F75" w:rsidRDefault="00112F75" w:rsidP="006C2F70">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1B260F" w14:textId="17C46DE7" w:rsidR="00032702" w:rsidRPr="008B76F6" w:rsidRDefault="006E07EC" w:rsidP="006C2F70">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B83441" w14:textId="53AA43F1" w:rsidR="00032702" w:rsidRPr="008B76F6" w:rsidRDefault="006E07EC" w:rsidP="006E07EC">
+    <w:p w14:paraId="60B83441" w14:textId="53AA43F1" w:rsidR="00032702" w:rsidRPr="004B72EE" w:rsidRDefault="006E07EC" w:rsidP="006E07EC">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wie gehen wir es an, ganz konkret?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19983D91" w14:textId="77777777" w:rsidR="006E07EC" w:rsidRPr="008B76F6" w:rsidRDefault="00486722" w:rsidP="006E07EC">
+    <w:p w14:paraId="17F0B791" w14:textId="77777777" w:rsidR="004B72EE" w:rsidRPr="008B76F6" w:rsidRDefault="004B72EE" w:rsidP="004B72EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A9749E" w14:textId="0C2500F2" w:rsidR="006C2F70" w:rsidRPr="004B72EE" w:rsidRDefault="00486722" w:rsidP="004B72EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Welche</w:t>
       </w:r>
       <w:r w:rsidR="002C1550" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">n Weg wählen wir? </w:t>
       </w:r>
       <w:r w:rsidR="00D15302" w:rsidRPr="008B76F6">
@@ -1144,165 +1583,253 @@
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002C1550" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bzw. </w:t>
       </w:r>
       <w:r w:rsidR="00222A00" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wie kombinieren wir die verschiedenen Möglichkeiten?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26115248" w14:textId="77777777" w:rsidR="006E07EC" w:rsidRPr="008B76F6" w:rsidRDefault="007C076F" w:rsidP="006E07EC">
+    <w:p w14:paraId="1B969DC0" w14:textId="4A60A2E1" w:rsidR="004B72EE" w:rsidRPr="004B72EE" w:rsidRDefault="004B72EE" w:rsidP="004B72EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D34C85" w14:textId="77777777" w:rsidR="004B72EE" w:rsidRPr="004B72EE" w:rsidRDefault="004B72EE" w:rsidP="004B72EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26115248" w14:textId="785570BF" w:rsidR="006E07EC" w:rsidRPr="006C2F70" w:rsidRDefault="007C076F" w:rsidP="004B72EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wie holen wir die Eltern ins Boot? – Elternabende, Tischgruppen, Einladung zum Eltern-Kind-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="4E0F290A" w14:textId="23EC3EA8" w:rsidR="006E07EC" w:rsidRPr="008B76F6" w:rsidRDefault="003768EE" w:rsidP="006E07EC">
+    <w:p w14:paraId="67E36A92" w14:textId="2193A31F" w:rsidR="006C2F70" w:rsidRPr="004B72EE" w:rsidRDefault="004B72EE" w:rsidP="004B72EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B72EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6EB35B" w14:textId="77777777" w:rsidR="006C2F70" w:rsidRPr="008B76F6" w:rsidRDefault="006C2F70" w:rsidP="004B72EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E0F290A" w14:textId="5142224C" w:rsidR="006E07EC" w:rsidRPr="006C2F70" w:rsidRDefault="003768EE" w:rsidP="004B72EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wann </w:t>
       </w:r>
       <w:r w:rsidR="005E6D39" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">und wie </w:t>
       </w:r>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>soll die Vorbereitung beginnen? Wann</w:t>
       </w:r>
       <w:r w:rsidR="005E6D39" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> und wie</w:t>
       </w:r>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> enden?</w:t>
       </w:r>
-      <w:r w:rsidR="006A328E" w:rsidRPr="008B76F6">
-[...8 lines deleted...]
-    <w:p w14:paraId="1CAC90D2" w14:textId="77777777" w:rsidR="006E07EC" w:rsidRPr="008B76F6" w:rsidRDefault="0064418F" w:rsidP="006E07EC">
+    </w:p>
+    <w:p w14:paraId="3673F78F" w14:textId="31D0ACF5" w:rsidR="006C2F70" w:rsidRPr="004B72EE" w:rsidRDefault="004B72EE" w:rsidP="004B72EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B72EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618487CD" w14:textId="77777777" w:rsidR="006C2F70" w:rsidRPr="008B76F6" w:rsidRDefault="006C2F70" w:rsidP="004B72EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CAC90D2" w14:textId="77777777" w:rsidR="006E07EC" w:rsidRPr="006C2F70" w:rsidRDefault="0064418F" w:rsidP="004B72EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wieviele</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Treffen</w:t>
@@ -1360,113 +1887,249 @@
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="00F20940" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F20940" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FA00F6" w14:textId="23DE27E0" w:rsidR="006A6E41" w:rsidRPr="008B76F6" w:rsidRDefault="00F20940" w:rsidP="006E07EC">
+    <w:p w14:paraId="3602826B" w14:textId="75544ECE" w:rsidR="0029080E" w:rsidRPr="0029080E" w:rsidRDefault="0029080E" w:rsidP="004B72EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="696"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029080E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004B72EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317A549F" w14:textId="77777777" w:rsidR="006C2F70" w:rsidRPr="0029080E" w:rsidRDefault="006C2F70" w:rsidP="004B72EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45FA00F6" w14:textId="23DE27E0" w:rsidR="006A6E41" w:rsidRPr="006C2F70" w:rsidRDefault="00F20940" w:rsidP="004B72EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wie betten wir das Sakrament der Versöhnung ein?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527934BB" w14:textId="6363F961" w:rsidR="00793AB9" w:rsidRPr="008B76F6" w:rsidRDefault="00793AB9" w:rsidP="006E07EC">
+    <w:p w14:paraId="05AFA85E" w14:textId="39C1C29A" w:rsidR="0029080E" w:rsidRPr="008B76F6" w:rsidRDefault="0029080E" w:rsidP="004B72EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="696"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="004B72EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B83601" w14:textId="77777777" w:rsidR="006C2F70" w:rsidRPr="0029080E" w:rsidRDefault="006C2F70" w:rsidP="004B72EE">
+      <w:pPr>
+        <w:ind w:left="-720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527934BB" w14:textId="6363F961" w:rsidR="00793AB9" w:rsidRPr="006C2F70" w:rsidRDefault="00793AB9" w:rsidP="004B72EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wie feiern wir die Erstkommunion? In kleineren Gruppen an mehreren Sonntagen nach Ostern? Ein großes Fest</w:t>
       </w:r>
       <w:r w:rsidR="00330C9F" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>? Wie kann die Pfarrgemeinde präsent sein (wenn es ein großes Fest gibt)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADE78AD" w14:textId="7D40077E" w:rsidR="00840C8D" w:rsidRPr="008B76F6" w:rsidRDefault="00D03CB4" w:rsidP="0013020A">
+    <w:p w14:paraId="0E8D20F6" w14:textId="79928733" w:rsidR="006C2F70" w:rsidRPr="008B76F6" w:rsidRDefault="0029080E" w:rsidP="004B72EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="004B72EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADE78AD" w14:textId="7D40077E" w:rsidR="00840C8D" w:rsidRPr="0029080E" w:rsidRDefault="00D03CB4" w:rsidP="004B72EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Welche Rahmenbedingungen sind zu beachten?</w:t>
       </w:r>
       <w:r w:rsidR="005B1B86" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B1B86" w:rsidRPr="008B76F6">
@@ -1555,177 +2218,299 @@
       <w:r w:rsidR="005D6723" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="005D6723" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Welches Budget brauchen wir?</w:t>
       </w:r>
       <w:r w:rsidR="00840C8D" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Materialien, Behelfe, </w:t>
       </w:r>
-      <w:r w:rsidR="007E40AB" w:rsidRPr="008B76F6">
-[...6 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007E40AB" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Team,…</w:t>
+        <w:t>Dankeschön</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007E40AB" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> / Essen für EK-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007E40AB" w:rsidRPr="008B76F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Team,…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007E40AB" w:rsidRPr="008B76F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2123F0CC" w14:textId="0D810D0E" w:rsidR="005E6D39" w:rsidRPr="008B76F6" w:rsidRDefault="005E6D39" w:rsidP="0013020A">
+    <w:p w14:paraId="04429FB0" w14:textId="1EA52E85" w:rsidR="006C2F70" w:rsidRDefault="0029080E" w:rsidP="004B72EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="696"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="004B72EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD5E3C9" w14:textId="77777777" w:rsidR="0029080E" w:rsidRPr="006C2F70" w:rsidRDefault="0029080E" w:rsidP="004B72EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="696"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2123F0CC" w14:textId="68B044E8" w:rsidR="005E6D39" w:rsidRPr="0029080E" w:rsidRDefault="0029080E" w:rsidP="004B72EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="008B76F6">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029080E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Welche Fragen sind noch zu klären? </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B76F6">
+      <w:r w:rsidRPr="0029080E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>Erstkommunion</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="6110A579" w14:textId="5D671D96" w:rsidR="00A76480" w:rsidRPr="008B76F6" w:rsidRDefault="00E94E96" w:rsidP="00B22645">
+        <w:t>Erstkommunion-Frühstück oder Agape?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269A14E5" w14:textId="58455B70" w:rsidR="0029080E" w:rsidRPr="0029080E" w:rsidRDefault="0029080E" w:rsidP="004B72EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="696"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029080E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="004B72EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029080E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E9A6C9" w14:textId="77777777" w:rsidR="0029080E" w:rsidRDefault="0029080E" w:rsidP="004B72EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70399680" w14:textId="77777777" w:rsidR="006C2F70" w:rsidRPr="006C2F70" w:rsidRDefault="006C2F70" w:rsidP="004B72EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF95163" w14:textId="77777777" w:rsidR="006C2F70" w:rsidRPr="006C2F70" w:rsidRDefault="00E94E96" w:rsidP="00B22645">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Konzept vorstellen, beraten, ev. beschließen</w:t>
       </w:r>
       <w:r w:rsidR="00A76480" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Pfarrleitung und/oder </w:t>
       </w:r>
       <w:r w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PGR</w:t>
       </w:r>
       <w:r w:rsidR="005D6723" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> inkl. Budget</w:t>
       </w:r>
-      <w:r w:rsidR="00A76480" w:rsidRPr="008B76F6">
+    </w:p>
+    <w:p w14:paraId="525788A9" w14:textId="77777777" w:rsidR="006C2F70" w:rsidRDefault="006C2F70" w:rsidP="006C2F70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6110A579" w14:textId="4CCC3D46" w:rsidR="00A76480" w:rsidRPr="006C2F70" w:rsidRDefault="00A76480" w:rsidP="006C2F70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2F70">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4540B54E" w14:textId="77777777" w:rsidR="00A76480" w:rsidRPr="008B76F6" w:rsidRDefault="00B22645" w:rsidP="00BE74DD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B76F6">
@@ -1807,132 +2592,133 @@
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E90958" w:rsidRPr="008B76F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002B0FC4" w:rsidRPr="008B76F6">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F9A4C70" w14:textId="77777777" w:rsidR="008B76F6" w:rsidRDefault="008B76F6" w:rsidP="008B76F6">
+    <w:p w14:paraId="26CE7AB3" w14:textId="77777777" w:rsidR="00825C12" w:rsidRDefault="00825C12" w:rsidP="008B76F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60EF02F2" w14:textId="77777777" w:rsidR="008B76F6" w:rsidRDefault="008B76F6" w:rsidP="008B76F6">
+    <w:p w14:paraId="4721E0EB" w14:textId="77777777" w:rsidR="00825C12" w:rsidRDefault="00825C12" w:rsidP="008B76F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica LT Std Cond">
-    <w:panose1 w:val="020B0506020202030204"/>
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45A5AA90" w14:textId="1400018C" w:rsidR="008B76F6" w:rsidRDefault="008B76F6" w:rsidP="008B76F6">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
         <w:noProof/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Team Kinder / Kath. Jungschar 2024</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica LT Std Cond" w:hAnsi="Helvetica LT Std Cond"/>
         <w:noProof/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
@@ -1988,70 +2774,70 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FAC0579" w14:textId="77777777" w:rsidR="008B76F6" w:rsidRDefault="008B76F6">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60D0916A" w14:textId="77777777" w:rsidR="008B76F6" w:rsidRDefault="008B76F6" w:rsidP="008B76F6">
+    <w:p w14:paraId="601CC975" w14:textId="77777777" w:rsidR="00825C12" w:rsidRDefault="00825C12" w:rsidP="008B76F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58FBCAC5" w14:textId="77777777" w:rsidR="008B76F6" w:rsidRDefault="008B76F6" w:rsidP="008B76F6">
+    <w:p w14:paraId="2807319D" w14:textId="77777777" w:rsidR="00825C12" w:rsidRDefault="00825C12" w:rsidP="008B76F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A0D2BAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="707A88C4"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2340,151 +3126,163 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1145514567">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1433354676">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="153"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B0FC4"/>
     <w:rsid w:val="00032702"/>
     <w:rsid w:val="000428AB"/>
+    <w:rsid w:val="00056B81"/>
     <w:rsid w:val="000E4903"/>
+    <w:rsid w:val="00112F75"/>
     <w:rsid w:val="00222A00"/>
+    <w:rsid w:val="0029080E"/>
     <w:rsid w:val="002B0FC4"/>
     <w:rsid w:val="002C1550"/>
     <w:rsid w:val="00330C9F"/>
     <w:rsid w:val="003768EE"/>
     <w:rsid w:val="003A6EF5"/>
+    <w:rsid w:val="003D752F"/>
     <w:rsid w:val="003E6407"/>
     <w:rsid w:val="00486722"/>
+    <w:rsid w:val="004B72EE"/>
     <w:rsid w:val="004E15C4"/>
     <w:rsid w:val="005B1B86"/>
     <w:rsid w:val="005D6723"/>
     <w:rsid w:val="005E6D39"/>
     <w:rsid w:val="005F782E"/>
     <w:rsid w:val="0064418F"/>
     <w:rsid w:val="006453B0"/>
     <w:rsid w:val="00645DF5"/>
     <w:rsid w:val="006A328E"/>
     <w:rsid w:val="006A6E41"/>
+    <w:rsid w:val="006C2F70"/>
     <w:rsid w:val="006E07EC"/>
     <w:rsid w:val="00793AB9"/>
     <w:rsid w:val="007C076F"/>
     <w:rsid w:val="007E40AB"/>
+    <w:rsid w:val="00825C12"/>
     <w:rsid w:val="00840C8D"/>
+    <w:rsid w:val="00866AEF"/>
     <w:rsid w:val="00866C7C"/>
     <w:rsid w:val="008A21CB"/>
     <w:rsid w:val="008B76F6"/>
     <w:rsid w:val="008C007C"/>
+    <w:rsid w:val="00906A2C"/>
     <w:rsid w:val="009A2879"/>
     <w:rsid w:val="00A76480"/>
+    <w:rsid w:val="00AF4FE8"/>
     <w:rsid w:val="00B22645"/>
     <w:rsid w:val="00B2333E"/>
     <w:rsid w:val="00B91460"/>
     <w:rsid w:val="00C162C9"/>
+    <w:rsid w:val="00CD021E"/>
     <w:rsid w:val="00D03CB4"/>
     <w:rsid w:val="00D15302"/>
     <w:rsid w:val="00E073B1"/>
     <w:rsid w:val="00E90958"/>
     <w:rsid w:val="00E94E96"/>
+    <w:rsid w:val="00EB0FB3"/>
     <w:rsid w:val="00ED370C"/>
     <w:rsid w:val="00F20940"/>
     <w:rsid w:val="00F25141"/>
     <w:rsid w:val="00F53A4C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0388520E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D251335B-E085-4A32-97F3-E8F899521C56}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2936,51 +3734,51 @@
     <w:link w:val="FuzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008B76F6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008B76F6"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="874922910">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1938752567">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3252,77 +4050,98 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100DAD1E1A91A26224B8822B23522B8C38C" ma:contentTypeVersion="18" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="38de3c3afa2c8dd38b4feb002d2b1573">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="83e95aa8-f0d5-4039-ad99-c37bcb4bfcc4" xmlns:ns3="fd66e20b-0ce8-433f-a8ab-56afbed80641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5d007005f7261dd0db1356c09c7cf45c" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fd66e20b-0ce8-433f-a8ab-56afbed80641" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="83e95aa8-f0d5-4039-ad99-c37bcb4bfcc4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100DAD1E1A91A26224B8822B23522B8C38C" ma:contentTypeVersion="19" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="ce1fa6a0f82a9cc270f5c8669e9336b7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="83e95aa8-f0d5-4039-ad99-c37bcb4bfcc4" xmlns:ns3="fd66e20b-0ce8-433f-a8ab-56afbed80641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d93b8daf8a90057f61947325a8286280" ns2:_="" ns3:_="">
     <xsd:import namespace="83e95aa8-f0d5-4039-ad99-c37bcb4bfcc4"/>
     <xsd:import namespace="fd66e20b-0ce8-433f-a8ab-56afbed80641"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="83e95aa8-f0d5-4039-ad99-c37bcb4bfcc4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -3361,50 +4180,55 @@
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="19" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="20" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="edd988bb-9330-427a-89e8-30f220ae0604" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fd66e20b-0ce8-433f-a8ab-56afbed80641" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -3506,140 +4330,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7939BD05-662A-40B3-9806-06FC744D6CD6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCCC6D4F-E7C4-4E55-B92F-57B81C52D60C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fd66e20b-0ce8-433f-a8ab-56afbed80641"/>
     <ds:schemaRef ds:uri="83e95aa8-f0d5-4039-ad99-c37bcb4bfcc4"/>
-    <ds:schemaRef ds:uri="fd66e20b-0ce8-433f-a8ab-56afbed80641"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DAD639-C5B4-4399-8CCC-11F45F2C77C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCCC6D4F-E7C4-4E55-B92F-57B81C52D60C}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{582CDC3A-3309-4150-9BBD-F1F47ED603DD}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3132</Characters>
+  <Pages>4</Pages>
+  <Words>905</Words>
+  <Characters>5703</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Dioezese Linz</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3622</CharactersWithSpaces>
+  <CharactersWithSpaces>6595</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Michaela Druckenthaner</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DAD1E1A91A26224B8822B23522B8C38C</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>