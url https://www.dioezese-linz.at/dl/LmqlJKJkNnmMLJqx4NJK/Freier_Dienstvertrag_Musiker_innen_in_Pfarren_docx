--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -4,216 +4,254 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1C1A963F" w14:textId="7A7809A7" w:rsidR="00F504D8" w:rsidRPr="006B57CA" w:rsidRDefault="00E607AF" w:rsidP="003051C6">
+    <w:p w14:paraId="1C1A963F" w14:textId="7A7809A7" w:rsidR="00F504D8" w:rsidRPr="0001457F" w:rsidRDefault="00E607AF" w:rsidP="003051C6">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0001457F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Freier Dienstvertrag </w:t>
       </w:r>
-      <w:r w:rsidR="00F16ADF" w:rsidRPr="006B57CA">
+      <w:r w:rsidR="00F16ADF" w:rsidRPr="0001457F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">für </w:t>
       </w:r>
-      <w:r w:rsidR="006B57CA" w:rsidRPr="006B57CA">
+      <w:r w:rsidR="006B57CA" w:rsidRPr="0001457F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00F16ADF" w:rsidRPr="006B57CA">
+      <w:r w:rsidR="00F16ADF" w:rsidRPr="0001457F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kirchen</w:t>
       </w:r>
-      <w:r w:rsidR="006B57CA" w:rsidRPr="006B57CA">
+      <w:r w:rsidR="006B57CA" w:rsidRPr="0001457F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-)</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00116DF4">
+      <w:r w:rsidR="00116DF4" w:rsidRPr="0001457F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00F16ADF" w:rsidRPr="006B57CA">
+      <w:r w:rsidR="00F16ADF" w:rsidRPr="0001457F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>usiker</w:t>
       </w:r>
-      <w:r w:rsidR="00E301B0">
+      <w:r w:rsidR="00E301B0" w:rsidRPr="0001457F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00F16ADF" w:rsidRPr="006B57CA">
+      <w:r w:rsidR="00F16ADF" w:rsidRPr="0001457F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>innen</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0050244D">
+      <w:r w:rsidR="0050244D" w:rsidRPr="0001457F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Pfarren</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4302A5A9" w14:textId="77777777" w:rsidR="00035830" w:rsidRDefault="00035830" w:rsidP="003051C6">
+    <w:p w14:paraId="4302A5A9" w14:textId="77777777" w:rsidR="00035830" w:rsidRPr="0001457F" w:rsidRDefault="00035830" w:rsidP="003051C6">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="579A15C4" w14:textId="4EE4B2A6" w:rsidR="00035830" w:rsidRPr="00320826" w:rsidRDefault="00E607AF" w:rsidP="003051C6">
+    <w:p w14:paraId="579A15C4" w14:textId="45FAE145" w:rsidR="00035830" w:rsidRPr="005831CF" w:rsidRDefault="00E607AF" w:rsidP="003051C6">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005831CF">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zwischen der </w:t>
       </w:r>
-      <w:r w:rsidR="00F16ADF" w:rsidRPr="00320826">
+      <w:r w:rsidR="00F16ADF" w:rsidRPr="005831CF">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Auftraggeberin</w:t>
       </w:r>
+      <w:r w:rsidR="00EB6F8E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C80B463" w14:textId="77777777" w:rsidR="00791081" w:rsidRPr="00791081" w:rsidRDefault="00791081" w:rsidP="003051C6">
+      <w:pPr>
+        <w:pStyle w:val="KeinLeerraum"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="2202"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5063"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="4930"/>
+        <w:gridCol w:w="68"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00035830" w14:paraId="3A934BDC" w14:textId="77777777" w:rsidTr="00D7224D">
+      <w:tr w:rsidR="00035830" w14:paraId="3A934BDC" w14:textId="77777777" w:rsidTr="000056F9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D41E415" w14:textId="4C7DB5C5" w:rsidR="00035830" w:rsidRDefault="00E607AF" w:rsidP="003051C6">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
             </w:pPr>
             <w:r>
               <w:t>Pfarre</w:t>
             </w:r>
             <w:r w:rsidR="00056C68">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7898" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7833" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="73D7D856" w14:textId="59B1511F" w:rsidR="00035830" w:rsidRDefault="00694D47" w:rsidP="00D7224D">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:pBdr>
                 <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:ind w:left="-564" w:firstLine="564"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
@@ -231,70 +269,73 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00035830" w14:paraId="11BA548C" w14:textId="77777777" w:rsidTr="00D7224D">
+      <w:tr w:rsidR="00035830" w14:paraId="11BA548C" w14:textId="77777777" w:rsidTr="000056F9">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FD21110" w14:textId="77777777" w:rsidR="00035830" w:rsidRDefault="00035830" w:rsidP="003051C6">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
             </w:pPr>
             <w:r>
               <w:t>Straße:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7898" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7833" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="78E559FE" w14:textId="77777777" w:rsidR="00035830" w:rsidRDefault="00320826" w:rsidP="003051C6">
+          <w:p w14:paraId="78E559FE" w14:textId="1366B6CC" w:rsidR="00035830" w:rsidRDefault="00320826" w:rsidP="00596977">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:pBdr>
                 <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -309,2279 +350,2725 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7224D" w14:paraId="6FECBD69" w14:textId="77777777" w:rsidTr="00D7224D">
+      <w:tr w:rsidR="00982C74" w14:paraId="3A8F76D9" w14:textId="77777777" w:rsidTr="000056F9">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="68" w:type="dxa"/>
+          <w:trHeight w:val="238"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="422EAD02" w14:textId="327FF4DC" w:rsidR="00D7224D" w:rsidRDefault="00D7224D" w:rsidP="00325977">
+          <w:p w14:paraId="322173CF" w14:textId="05B9AE0A" w:rsidR="00982C74" w:rsidRDefault="00982C74" w:rsidP="00887F1F">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>PLZ:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2202" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13B009E9" w14:textId="77777777" w:rsidR="00D7224D" w:rsidRDefault="00D7224D" w:rsidP="00325977">
+          <w:p w14:paraId="48649631" w14:textId="0B7D7007" w:rsidR="00982C74" w:rsidRPr="002E38F3" w:rsidRDefault="003F024E" w:rsidP="005B74F4">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:pBdr>
                 <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
-              <w:ind w:left="-395" w:firstLine="433"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="535"/>
+              </w:tabs>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text5"/>
+                  <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="Text14"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="633" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6378DD80" w14:textId="157F1ECA" w:rsidR="00D7224D" w:rsidRDefault="00D7224D" w:rsidP="00325977">
+          <w:p w14:paraId="55E2AAA8" w14:textId="7B42284D" w:rsidR="00982C74" w:rsidRDefault="001C579B" w:rsidP="00887F1F">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
-              <w:ind w:left="165" w:right="50" w:hanging="2"/>
+              <w:ind w:left="-219" w:firstLine="419"/>
             </w:pPr>
             <w:r>
               <w:t>Ort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5060" w:type="dxa"/>
+            <w:tcW w:w="4930" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2ED657A2" w14:textId="77777777" w:rsidR="00D7224D" w:rsidRDefault="00D7224D" w:rsidP="00D7224D">
+          <w:p w14:paraId="73B9D0E3" w14:textId="7D74C0E8" w:rsidR="00982C74" w:rsidRDefault="003F024E" w:rsidP="000056F9">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
-              <w:pBdr>
-[...2 lines deleted...]
-              <w:ind w:left="-661" w:firstLine="661"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text2"/>
+                  <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="1" w:name="Text15"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="682B63FF" w14:textId="77777777" w:rsidR="00D7224D" w:rsidRDefault="00D7224D" w:rsidP="00D7224D">
+    <w:p w14:paraId="63A81B68" w14:textId="77777777" w:rsidR="00D7224D" w:rsidRDefault="00D7224D" w:rsidP="00D7224D">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63A81B68" w14:textId="77777777" w:rsidR="00D7224D" w:rsidRPr="00911092" w:rsidRDefault="00D7224D" w:rsidP="00D7224D">
+    <w:p w14:paraId="0AC39BFF" w14:textId="77777777" w:rsidR="009C1107" w:rsidRDefault="009C1107" w:rsidP="00D7224D">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51C93DF2" w14:textId="679D7064" w:rsidR="00F16ADF" w:rsidRPr="00320826" w:rsidRDefault="00E607AF" w:rsidP="003051C6">
+    <w:p w14:paraId="099BA4C1" w14:textId="44A0ECDB" w:rsidR="00176CA6" w:rsidRPr="0001457F" w:rsidRDefault="00176CA6" w:rsidP="00176CA6">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0001457F">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und dem:der </w:t>
+      </w:r>
+      <w:r w:rsidR="007B45EA">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nebenberuflichen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0001457F">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Musiker:in/Künstler:in als Auftragnehmer:in</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6F8E">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A19C309" w14:textId="77777777" w:rsidR="00791081" w:rsidRPr="00791081" w:rsidRDefault="00791081" w:rsidP="00176CA6">
+      <w:pPr>
+        <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...19 lines deleted...]
-      </w:r>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
-        <w:tblW w:w="9388" w:type="dxa"/>
+        <w:tblW w:w="9890" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1516"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3576"/>
+        <w:gridCol w:w="1507"/>
+        <w:gridCol w:w="2746"/>
+        <w:gridCol w:w="1474"/>
+        <w:gridCol w:w="670"/>
+        <w:gridCol w:w="3455"/>
+        <w:gridCol w:w="38"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00911092" w14:paraId="57C00313" w14:textId="77777777" w:rsidTr="00911092">
+      <w:tr w:rsidR="00176CA6" w14:paraId="571685EB" w14:textId="77777777" w:rsidTr="00BA1B51">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1507" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4719643B" w14:textId="77777777" w:rsidR="00911092" w:rsidRDefault="00911092" w:rsidP="00325977">
+          <w:p w14:paraId="330C3A1C" w14:textId="77777777" w:rsidR="00176CA6" w:rsidRDefault="00176CA6" w:rsidP="00887F1F">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
             </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Hlk171597556"/>
             <w:r>
               <w:t>Vor- u. Zuname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7872" w:type="dxa"/>
+            <w:tcW w:w="8383" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="3427038D" w14:textId="77777777" w:rsidR="00911092" w:rsidRDefault="00911092" w:rsidP="00325977">
+          <w:p w14:paraId="771E0E46" w14:textId="77777777" w:rsidR="00176CA6" w:rsidRDefault="00176CA6" w:rsidP="00887F1F">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:pBdr>
                 <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text2"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00911092" w14:paraId="5CB2926B" w14:textId="77777777" w:rsidTr="00911092">
+      <w:tr w:rsidR="00176CA6" w14:paraId="4AAFC61A" w14:textId="77777777" w:rsidTr="00BA1B51">
+        <w:trPr>
+          <w:trHeight w:val="228"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1507" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C42DB59" w14:textId="77777777" w:rsidR="00911092" w:rsidRDefault="00911092" w:rsidP="00325977">
+          <w:p w14:paraId="161C7731" w14:textId="77777777" w:rsidR="00176CA6" w:rsidRDefault="00176CA6" w:rsidP="00887F1F">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Hlk171596210"/>
-[...1 lines deleted...]
-              <w:t>Ort:</w:t>
+            <w:bookmarkStart w:id="3" w:name="_Hlk183100736"/>
+            <w:bookmarkStart w:id="4" w:name="_Hlk171596210"/>
+            <w:r>
+              <w:t>PLZ/Ort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2167" w:type="dxa"/>
+            <w:tcW w:w="2746" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BE5D14E" w14:textId="77777777" w:rsidR="00911092" w:rsidRPr="002E38F3" w:rsidRDefault="00911092" w:rsidP="00325977">
+          <w:p w14:paraId="5D155F14" w14:textId="41C669D5" w:rsidR="00176CA6" w:rsidRPr="002E38F3" w:rsidRDefault="000D3A0C" w:rsidP="00C60FEB">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:pBdr>
+                <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="508"/>
+              </w:tabs>
+              <w:ind w:hanging="1096"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00C60FEB">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00C60FEB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00C60FEB">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00C60FEB">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00583980">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00583980">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00583980">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00583980">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00583980">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C60FEB">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17ED58A9" w14:textId="234903AC" w:rsidR="00176CA6" w:rsidRDefault="00176CA6" w:rsidP="00BA1B51">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:ind w:left="-219" w:firstLine="354"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Straße:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4159" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="076F0F6F" w14:textId="77777777" w:rsidR="00176CA6" w:rsidRDefault="00176CA6" w:rsidP="00887F1F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:ind w:left="-409" w:firstLine="409"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="Text4"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00176CA6" w14:paraId="7383FE28" w14:textId="77777777" w:rsidTr="00BA1B51">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1507" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="544FB6CD" w14:textId="77777777" w:rsidR="00176CA6" w:rsidRDefault="00176CA6" w:rsidP="00887F1F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="6" w:name="_Hlk183099401"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r>
+              <w:t>Telefon:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1124AAC5" w14:textId="77777777" w:rsidR="00176CA6" w:rsidRDefault="00176CA6" w:rsidP="00887F1F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:pBdr>
+                <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="535"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text10"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="Text10"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B8084E" w14:textId="77777777" w:rsidR="00176CA6" w:rsidRDefault="00176CA6" w:rsidP="00BA1B51">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:ind w:left="-219" w:firstLine="354"/>
+            </w:pPr>
+            <w:r>
+              <w:t>E-Mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4159" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D236FC8" w14:textId="77777777" w:rsidR="00176CA6" w:rsidRDefault="00176CA6" w:rsidP="00887F1F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:ind w:left="-409" w:firstLine="409"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="Text11"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:tr w:rsidR="00176CA6" w14:paraId="1F2309FA" w14:textId="77777777" w:rsidTr="00BA1B51">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="38" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1507" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29BA2EB5" w14:textId="77777777" w:rsidR="00176CA6" w:rsidRPr="00096E76" w:rsidRDefault="00176CA6" w:rsidP="00887F1F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00096E76">
+              <w:t>Wohnsitzstaat:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="669E9810" w14:textId="77777777" w:rsidR="00176CA6" w:rsidRPr="002E38F3" w:rsidRDefault="00176CA6" w:rsidP="00887F1F">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:pBdr>
                 <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text2"/>
-[...175 lines deleted...]
-                <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2094" w:type="dxa"/>
+            <w:tcW w:w="2144" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="24765BD4" w14:textId="77777777" w:rsidR="00911092" w:rsidRPr="00DE3173" w:rsidRDefault="00911092" w:rsidP="00325977">
+          <w:p w14:paraId="6D3C947F" w14:textId="77777777" w:rsidR="00176CA6" w:rsidRPr="00DE3173" w:rsidRDefault="00176CA6" w:rsidP="00687172">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
-              <w:ind w:left="174" w:right="-282"/>
+              <w:ind w:right="-282" w:firstLine="135"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE3173">
+            <w:r w:rsidRPr="00096E76">
+              <w:t>Staatsangeh</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00096E76">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>örigkeit</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Staatsangehörigkeit</w:t>
-[...6 lines deleted...]
-              <w:t>:</w:t>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3576" w:type="dxa"/>
+            <w:tcW w:w="3455" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BADA78F" w14:textId="77777777" w:rsidR="00911092" w:rsidRDefault="00911092" w:rsidP="00325977">
+          <w:p w14:paraId="4819C18D" w14:textId="06332E93" w:rsidR="00176CA6" w:rsidRDefault="005831CF" w:rsidP="00887F1F">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
+              <w:ind w:left="-562" w:firstLine="577"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text3"/>
+            <w:bookmarkStart w:id="9" w:name="Text3"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
-[...48 lines deleted...]
-            </w:r>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00911092" w14:paraId="7F271A2A" w14:textId="77777777" w:rsidTr="00911092">
-[...163 lines deleted...]
-      </w:tr>
+      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w14:paraId="5E145834" w14:textId="77777777" w:rsidR="00911092" w:rsidRDefault="00911092" w:rsidP="003051C6">
+    <w:p w14:paraId="1E4287CD" w14:textId="77777777" w:rsidR="00176CA6" w:rsidRDefault="00176CA6" w:rsidP="00176CA6">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16954F22" w14:textId="77777777" w:rsidR="00911092" w:rsidRPr="00911092" w:rsidRDefault="00911092" w:rsidP="003051C6">
+    <w:p w14:paraId="0F90DD7C" w14:textId="77777777" w:rsidR="009C1107" w:rsidRPr="009C1107" w:rsidRDefault="009C1107" w:rsidP="00176CA6">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71BE3286" w14:textId="24B8BC16" w:rsidR="00F16ADF" w:rsidRDefault="00E607AF" w:rsidP="003051C6">
+    <w:p w14:paraId="5E42FE28" w14:textId="77777777" w:rsidR="003E11E3" w:rsidRDefault="003E11E3" w:rsidP="003E11E3">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001843DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>wird für die Tätigkeit als</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBE9AFD" w14:textId="77777777" w:rsidR="00D7224D" w:rsidRPr="00D7224D" w:rsidRDefault="00D7224D" w:rsidP="003051C6">
+    <w:p w14:paraId="4B1D2078" w14:textId="77777777" w:rsidR="003E11E3" w:rsidRPr="005A7B84" w:rsidRDefault="003E11E3" w:rsidP="003E11E3">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04875C8E" w14:textId="42DB5920" w:rsidR="00B157AC" w:rsidRDefault="00563788" w:rsidP="00B157AC">
+    <w:p w14:paraId="37737090" w14:textId="51BA0E30" w:rsidR="003E11E3" w:rsidRPr="00EB6F8E" w:rsidRDefault="003E11E3" w:rsidP="003E11E3">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00583980">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Kontrollkästchen1"/>
-      <w:r>
+      <w:bookmarkStart w:id="10" w:name="Kontrollkästchen1"/>
+      <w:r w:rsidR="00583980">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D7224D">
+      <w:r w:rsidR="00583980">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00583980">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:tab/>
-      </w:r>
-[...12 lines deleted...]
-      <w:r w:rsidR="00B157AC">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6F8E">
+        <w:t>Organist:in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6F8E">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B157AC">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B157AC">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00925BFB">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B157AC">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00B157AC">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B157AC">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B157AC">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00925BFB">
-[...3 lines deleted...]
-        <w:t>Chorsänger:in</w:t>
+      <w:r w:rsidRPr="00EB6F8E">
+        <w:tab/>
+        <w:t>Solist:in</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4993919C" w14:textId="5E395D6B" w:rsidR="00B157AC" w:rsidRDefault="00563788" w:rsidP="00B157AC">
+    <w:p w14:paraId="62B21D67" w14:textId="673B1222" w:rsidR="003E11E3" w:rsidRPr="00EB6F8E" w:rsidRDefault="003E11E3" w:rsidP="003E11E3">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00EB6F8E">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B157AC">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00B157AC">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B157AC">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B157AC">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00925BFB">
-[...5 lines deleted...]
-      <w:r w:rsidR="00B157AC">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:tab/>
-      </w:r>
-      <w:r w:rsidR="00B157AC">
+        <w:t xml:space="preserve">    Orchestermusiker:in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6F8E">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00925BFB">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B157AC">
-[...39 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00EB6F8E">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB6F8E">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB6F8E">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D7224D">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB6F8E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB6F8E">
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00563788">
+        <w:t>Chorsänger:in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661ED122" w14:textId="716CD516" w:rsidR="003E11E3" w:rsidRPr="00EB6F8E" w:rsidRDefault="003E11E3" w:rsidP="003E11E3">
+      <w:pPr>
+        <w:pStyle w:val="KeinLeerraum"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6F8E">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB6F8E">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Kontrollkästchen1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EB6F8E">
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EB6F8E">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB6F8E">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB6F8E">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008740E2" w:rsidRPr="00EB6F8E">
+        <w:t xml:space="preserve">    S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6F8E">
+        <w:t xml:space="preserve">onstige: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6F8E">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text1"/>
-      <w:r w:rsidRPr="00563788">
+      <w:bookmarkStart w:id="11" w:name="Text1"/>
+      <w:r w:rsidRPr="00EB6F8E">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00563788">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00563788">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00563788">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:rPr>
           <w:noProof/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00563788">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:rPr>
           <w:noProof/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00563788">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:rPr>
           <w:noProof/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00563788">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:rPr>
           <w:noProof/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00563788">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:rPr>
           <w:noProof/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00563788">
+      <w:r w:rsidRPr="00EB6F8E">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00EB6F8E">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB6F8E">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB6F8E">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB6F8E">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB6F8E">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Kontrollkästchen1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EB6F8E">
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EB6F8E">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB6F8E">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB6F8E">
+        <w:tab/>
+        <w:t xml:space="preserve">Künstler:in    </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7F52DA27" w14:textId="77777777" w:rsidR="00911092" w:rsidRPr="00911092" w:rsidRDefault="00911092" w:rsidP="003051C6">
+    <w:p w14:paraId="7F52DA27" w14:textId="77777777" w:rsidR="00911092" w:rsidRPr="009C1107" w:rsidRDefault="00911092" w:rsidP="003051C6">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:rPr>
-          <w:sz w:val="12"/>
-[...8 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
+          <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001843DF">
+    </w:p>
+    <w:p w14:paraId="36D82EBB" w14:textId="77777777" w:rsidR="00794438" w:rsidRPr="008A6728" w:rsidRDefault="00794438" w:rsidP="003051C6">
+      <w:pPr>
+        <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-      </w:r>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
-        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="292"/>
-        <w:gridCol w:w="9058"/>
+        <w:gridCol w:w="1507"/>
+        <w:gridCol w:w="3455"/>
+        <w:gridCol w:w="1474"/>
+        <w:gridCol w:w="2920"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F0CCE" w14:paraId="7C7D86E1" w14:textId="77777777" w:rsidTr="008E52E0">
+      <w:tr w:rsidR="005F0CCE" w14:paraId="7C7D86E1" w14:textId="77777777" w:rsidTr="000D01EF">
+        <w:trPr>
+          <w:trHeight w:val="749"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="392FDEA7" w14:textId="5CEE1E1E" w:rsidR="005F0CCE" w:rsidRDefault="005F0CCE" w:rsidP="003051C6">
+          <w:p w14:paraId="0B8097C2" w14:textId="77777777" w:rsidR="00C83DCE" w:rsidRPr="00F062B2" w:rsidRDefault="00E607AF" w:rsidP="0062476E">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F062B2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>folgender freier Dienstvertrag abgeschlossen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001843DF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001843DF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="392FDEA7" w14:textId="19CFC753" w:rsidR="005F0CCE" w:rsidRDefault="005F0CCE" w:rsidP="0062476E">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:after="40"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>Der:die</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...6 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00575F55">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Musiker:in erhält für die musikalische Gestaltung des Gottesdienstes/der Gottesdienste in der</w:t>
+            </w:r>
+            <w:r w:rsidR="007B45EA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F45B63" w14:paraId="1B7929B9" w14:textId="77777777" w:rsidTr="000D01EF">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="28" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1507" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0DBDF4" w14:textId="53EBDAC1" w:rsidR="00F45B63" w:rsidRDefault="00F45B63" w:rsidP="00887F1F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="12" w:name="_Hlk183100013"/>
+            <w:r>
+              <w:t>Kirche/Kapelle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D3D26F6" w14:textId="5D95AC9D" w:rsidR="00F45B63" w:rsidRDefault="00C83DCE" w:rsidP="00887F1F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:pBdr>
+                <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="535"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="13" w:name="Text16"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="13"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0C85BC" w14:textId="2C673BC9" w:rsidR="00F45B63" w:rsidRDefault="00A82814" w:rsidP="00887F1F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:ind w:left="-219" w:firstLine="419"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Datum: am</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61733305" w14:textId="491058C4" w:rsidR="00F45B63" w:rsidRDefault="00C83DCE" w:rsidP="00887F1F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:ind w:left="-409" w:firstLine="409"/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="003F4B0C">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003F4B0C">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003F4B0C">
-[...37 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D75B25" w14:paraId="2613CEF6" w14:textId="77777777" w:rsidTr="00310E7C">
+      <w:bookmarkEnd w:id="12"/>
+      <w:tr w:rsidR="00D5027A" w:rsidRPr="003F4B0C" w14:paraId="1AFB0968" w14:textId="77777777" w:rsidTr="000D01EF">
+        <w:trPr>
+          <w:trHeight w:val="523"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="292" w:type="dxa"/>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="368F0BAD" w14:textId="77777777" w:rsidR="00557C3F" w:rsidRPr="00C0767B" w:rsidRDefault="00557C3F" w:rsidP="003051C6">
-[...76 lines deleted...]
-          <w:p w14:paraId="60F78C3B" w14:textId="556EE741" w:rsidR="00BA1DFB" w:rsidRDefault="00D75B25" w:rsidP="003051C6">
+          <w:p w14:paraId="299E10C6" w14:textId="77777777" w:rsidR="009322B1" w:rsidRPr="00F6559A" w:rsidRDefault="009322B1" w:rsidP="00F6559A">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="7545"/>
               </w:tabs>
-              <w:spacing w:after="40"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            <w:r w:rsidR="00BA1DFB">
+          </w:p>
+          <w:p w14:paraId="169987CA" w14:textId="252E7558" w:rsidR="00D5027A" w:rsidRPr="00CC4227" w:rsidRDefault="00D5027A" w:rsidP="00F6559A">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="7545"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F4B0C">
               <w:t xml:space="preserve">eine </w:t>
             </w:r>
-            <w:r w:rsidR="005F0CCE">
+            <w:r w:rsidRPr="002E10C1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Abgeltung</w:t>
             </w:r>
-            <w:r w:rsidR="00BA1DFB">
+            <w:r w:rsidRPr="003F4B0C">
               <w:t xml:space="preserve"> in der vereinbarten Höhe von </w:t>
             </w:r>
-            <w:r w:rsidR="00E607AF">
-[...5 lines deleted...]
-            <w:r>
+            <w:r>
+              <w:t>EUR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4B0C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
               <w:rPr>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
               <w:rPr>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
               <w:rPr>
                 <w:u w:val="dotted"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
               <w:rPr>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
               <w:rPr>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00CC1534">
-[...53 lines deleted...]
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
+              <w:rPr>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:t>ggf zzgl Reisespesen idHv EUR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4B0C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
               <w:rPr>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
               <w:rPr>
                 <w:u w:val="dotted"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
               <w:rPr>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F94BC8">
+            <w:r>
               <w:rPr>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC177D">
+              <w:t xml:space="preserve">                           </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E10C1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gesamtsumme: EUR  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E10C1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="002E10C1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="002E10C1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002E10C1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="002E10C1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E10C1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E10C1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E10C1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E10C1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E10C1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="002E10C1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13A3BD5F" w14:textId="77777777" w:rsidR="00D7224D" w:rsidRPr="00D7224D" w:rsidRDefault="00D7224D" w:rsidP="00D7224D">
+    <w:p w14:paraId="056A2BEA" w14:textId="10A590C0" w:rsidR="005C6037" w:rsidRPr="00EC6D4E" w:rsidRDefault="00D5027A" w:rsidP="00C35CCC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003F4B0C">
         <w:t xml:space="preserve">Die Auszahlung erfolgt auf folgendes Konto: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C5540D">
+      <w:r w:rsidRPr="000D7B95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>IBAN</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003F4B0C">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00C5540D">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB63C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val=""/>
+            <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00C5540D">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB63C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C5540D">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB63C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00C5540D">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB63C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C5540D">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB63C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C5540D">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB63C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C5540D">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB63C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C5540D">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB63C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C5540D">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB63C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C5540D">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB63C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-        <w:br/>
+      <w:r w:rsidR="00C60125">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A54B812" w14:textId="594C7F7C" w:rsidR="005F0CCE" w:rsidRPr="00911092" w:rsidRDefault="005F0CCE" w:rsidP="003051C6">
+    <w:p w14:paraId="0A54B812" w14:textId="594C7F7C" w:rsidR="005F0CCE" w:rsidRPr="00911092" w:rsidRDefault="005F0CCE" w:rsidP="003E5FCE">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk167808469"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk167808469"/>
       <w:r w:rsidRPr="00911092">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ein selbständiges Vertragsverhältnis als freie:r Dienstnehmer:in kann nur angenommen werden, wenn der:die Musiker:in an keine Weisungen hinsichtlich arbeitsbezogenen Verhaltens oder Arbeitszeiten, die über die Erfüllung des Auftrages hinaus</w:t>
       </w:r>
       <w:r w:rsidRPr="00911092">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>gehen, gebunden und nicht zur persönlichen Arbeitsausführung verpflichtet ist, insbesondere ein sanktionsloses Auftragsableh</w:t>
       </w:r>
       <w:r w:rsidRPr="00911092">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>nungs- und ein generelles Vertretungsrecht besteht.</w:t>
       </w:r>
       <w:r w:rsidR="0058330D" w:rsidRPr="00911092">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00911092">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mit der Unterschrift bestätigen die Vertragsparteien, dass idS die Voraussetzungen für ein freies Dienstverhältnis erfüllt sind.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p w14:paraId="3356DA45" w14:textId="31ACCBE1" w:rsidR="00C30202" w:rsidRPr="00C51D53" w:rsidRDefault="00C30202" w:rsidP="003051C6">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3087"/>
         <w:gridCol w:w="6411"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F54CA" w:rsidRPr="007A2292" w14:paraId="24E2E455" w14:textId="77777777" w:rsidTr="005F0CCE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6678FB" w14:textId="77777777" w:rsidR="009F54CA" w:rsidRPr="007A2292" w:rsidRDefault="009F54CA" w:rsidP="003051C6">
+          <w:p w14:paraId="3E6678FB" w14:textId="64EB6747" w:rsidR="009F54CA" w:rsidRPr="007A2292" w:rsidRDefault="006F70EC" w:rsidP="003051C6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text12"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="15" w:name="Text12"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="52"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6411" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C3C0042" w14:textId="77777777" w:rsidR="009F54CA" w:rsidRPr="007A2292" w:rsidRDefault="009F54CA" w:rsidP="003051C6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F54CA" w:rsidRPr="00500734" w14:paraId="04AD1932" w14:textId="77777777" w:rsidTr="005F0CCE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F515EA4" w14:textId="435180C8" w:rsidR="009F54CA" w:rsidRPr="00500734" w:rsidRDefault="009F54CA" w:rsidP="003051C6">
             <w:r w:rsidRPr="00500734">
               <w:t>Ort, Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6411" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FA8AACB" w14:textId="77777777" w:rsidR="009F54CA" w:rsidRPr="00500734" w:rsidRDefault="009F54CA" w:rsidP="003051C6">
             <w:r w:rsidRPr="00500734">
               <w:t>Unterschrift</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Musiker:in </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F54CA" w:rsidRPr="007A2292" w14:paraId="79A8EE04" w14:textId="77777777" w:rsidTr="005F0CCE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11DC33B3" w14:textId="77777777" w:rsidR="009F54CA" w:rsidRPr="007A2292" w:rsidRDefault="009F54CA" w:rsidP="003051C6">
+          <w:p w14:paraId="11DC33B3" w14:textId="40EE5FDB" w:rsidR="009F54CA" w:rsidRPr="007A2292" w:rsidRDefault="006F70EC" w:rsidP="003051C6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="16" w:name="Text13"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="52"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6411" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47B8051C" w14:textId="77777777" w:rsidR="009F54CA" w:rsidRPr="007A2292" w:rsidRDefault="009F54CA" w:rsidP="003051C6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F54CA" w:rsidRPr="00500734" w14:paraId="1CE255CD" w14:textId="77777777" w:rsidTr="005F0CCE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4342307C" w14:textId="6D2AA695" w:rsidR="009F54CA" w:rsidRPr="00500734" w:rsidRDefault="009F54CA" w:rsidP="003051C6">
             <w:r w:rsidRPr="00500734">
               <w:t>Ort, Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6411" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D4AE28E" w14:textId="4AD0835B" w:rsidR="009F54CA" w:rsidRPr="00500734" w:rsidRDefault="009F54CA" w:rsidP="003051C6">
             <w:r w:rsidRPr="00500734">
               <w:t>Unterschrift</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Auftraggeberin/für die Pfarre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B190291" w14:textId="77777777" w:rsidR="00CC29C1" w:rsidRPr="00FE13B1" w:rsidRDefault="00CC29C1" w:rsidP="003051C6">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A4F3323" w14:textId="2367513D" w:rsidR="003051C6" w:rsidRDefault="005F0CCE" w:rsidP="003051C6">
+    <w:p w14:paraId="02DF9EEC" w14:textId="24A90587" w:rsidR="00853C7B" w:rsidRPr="00853C7B" w:rsidRDefault="005F0CCE" w:rsidP="00E866E6">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
+        <w:ind w:right="-86"/>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Hlk167808503"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Ergänzende Information</w:t>
+      </w:r>
+      <w:r w:rsidR="0058330D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Ergänzende Information</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0058330D">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>en</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Hlk171524017"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk171524017"/>
       <w:r w:rsidR="005163B1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="005163B1">
         <w:instrText>HYPERLINK "https://www.arbeiterkammer.at/beratung/arbeitundrecht/Arbeitsvertraege/Freier_Dienstvertrag.html"</w:instrText>
       </w:r>
       <w:r w:rsidR="005163B1">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0058330D" w:rsidRPr="0058330D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Freier Dienstvertrag | Arbeiterkammer</w:t>
       </w:r>
       <w:r w:rsidR="005163B1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0058330D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> oder</w:t>
       </w:r>
       <w:r w:rsidR="0058330D" w:rsidRPr="0058330D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="0058330D" w:rsidRPr="0058330D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Freier Dienstvertrag » wichtige Infos &amp; Tipps | AMS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="0058330D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Hlk167811268"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk167811268"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Für Kunstschaffende/Musiker:innen kommt gemäß nach § 4 Abs 4 lit d ASVG die Sozialversicherungs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>pflicht für freie Dienst</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:softHyphen/>
-        <w:t>nehmer:innen nicht zur Anwendung. Die Pflichtversicherung im GSVG besteht dann, wenn die Einkünfte im Kalenderjahr die Versicherungsgrenze für Neue Selbständige idHv EUR 6.221,28 (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003051C6">
+        <w:t>nehmer:innen nicht zur Anwendung. Die Pflichtversicherung im GSVG besteht dann, wenn die Einkünfte im Kalenderjahr die Versicherungsgrenze für Neue Selbständige idHv EUR 6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00091386">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wert </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>613,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C865CE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024) übersteigt (Informationen unter </w:t>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="003051C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wert </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B036AC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) übersteigt (Informationen unter </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00651AAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>www.svs.at</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Selbständige Einkünfte hat </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Selbständige Einkünfte hat der:die Lohnsteuerpflichtige in der Steuererklärung anzugeben, wenn</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7B72">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>der:die</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> neben </w:t>
+      </w:r>
+      <w:r w:rsidR="00671A77">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lohnsteuerpflichtige in der Steuererklärung anzugeben, wenn die nichtlohnsteuerpflichtigen Einkünfte EUR 730,00 im Kalenderjahr übersteigen und die Summe aller Einkünfte zumindest EUR 12.756,00 (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003051C6">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7B72">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wert </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>ohnsteuer</w:t>
+      </w:r>
+      <w:r w:rsidR="00671A77">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>2024) beträgt.</w:t>
+        <w:t>pflichtigen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve"> die nichtlohnsteuerpflichtigen Einkünfte EUR 730,00 im Kalenderjahr übersteigen und die Summe aller Einkünfte zumindest EUR </w:t>
+      </w:r>
+      <w:r w:rsidR="00E86207">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>13.308</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,00 (</w:t>
+      </w:r>
+      <w:r w:rsidR="003051C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wert </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86207">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) beträgt.</w:t>
+      </w:r>
+      <w:r w:rsidR="005341A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:tooltip="https://www.bmf.gv.at/themen/steuern/fuer-unternehmen/einkommensteuer/einkommensteuererklaerungspflicht.html" w:history="1">
+        <w:r w:rsidR="005341A5" w:rsidRPr="005341A5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>Einkommensteuererklärung und Einkommensteuerveranlagung</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br/>
-        <w:t>Die Auftraggeberin trifft hinsichtlich freier Dienstverhältnisse von Künstler:innen/Musiker:innen weder die Pflicht zur Entrichtung von Lohnnebenkosten noch zur Übermittlung von § 109a-Meldungen an das Finanzamt.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:p w14:paraId="50BF8835" w14:textId="77777777" w:rsidR="005F0CCE" w:rsidRDefault="005F0CCE" w:rsidP="003051C6">
+    <w:p w14:paraId="7A4F3323" w14:textId="2F924274" w:rsidR="003051C6" w:rsidRDefault="005F0CCE" w:rsidP="00E866E6">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
+        <w:ind w:right="-86"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Die Auftraggeberin trifft hinsichtlich freier Dienstverhältnisse von Künstler:innen/Musiker:innen weder die Pflicht zur Entrichtung von Lohnnebenkosten noch zur Übermittlung von § 109a-Meldungen an das Finanzamt.</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p w14:paraId="50BF8835" w14:textId="77777777" w:rsidR="005F0CCE" w:rsidRPr="004B732C" w:rsidRDefault="005F0CCE" w:rsidP="003051C6">
+      <w:pPr>
+        <w:pStyle w:val="KeinLeerraum"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p w14:paraId="7397BE25" w14:textId="1AC9B6E8" w:rsidR="00772C73" w:rsidRPr="003051C6" w:rsidRDefault="00833B2F" w:rsidP="003051C6">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003051C6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis für </w:t>
       </w:r>
       <w:r w:rsidR="00E01031" w:rsidRPr="003051C6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfarre </w:t>
       </w:r>
@@ -2636,422 +3123,560 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>eruf</w:t>
       </w:r>
       <w:r w:rsidR="003051C6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="003051C6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">lichen kirchenmusikalischen Tätigkeiten, LDBl. 169/1, 2023, Art. 9, </w:t>
       </w:r>
       <w:r w:rsidR="003051C6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="003051C6" w:rsidRPr="00914701">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://www.dioezese-linz.at/institution/8121/kirchenmusik/besoldung/article/226596.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003051C6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> liegt dafür bereits eine kirchenbehördliche Rahmengenehmigung vor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1C369F" w14:textId="77777777" w:rsidR="00772C73" w:rsidRDefault="00772C73" w:rsidP="003051C6">
-[...8 lines deleted...]
-    <w:p w14:paraId="6DAC6C79" w14:textId="671B7FC3" w:rsidR="0060554F" w:rsidRPr="00D728AA" w:rsidRDefault="00D728AA" w:rsidP="003051C6">
+    <w:p w14:paraId="673323F4" w14:textId="77777777" w:rsidR="00E866E6" w:rsidRPr="00E866E6" w:rsidRDefault="00E866E6" w:rsidP="003051C6">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DAC6C79" w14:textId="2F16BE2B" w:rsidR="0060554F" w:rsidRPr="00D728AA" w:rsidRDefault="00D728AA" w:rsidP="003051C6">
+      <w:pPr>
+        <w:pStyle w:val="KeinLeerraum"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">FB Personalverwaltung und Dienstrecht, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00833B2F">
+        <w:t xml:space="preserve">FB Personalverwaltung, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35CCC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Juli </w:t>
-[...6 lines deleted...]
-        <w:t>2024</w:t>
+        <w:t>Februar 2026</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0060554F" w:rsidRPr="00D728AA" w:rsidSect="00925BFB">
+    <w:sectPr w:rsidR="0060554F" w:rsidRPr="00D728AA" w:rsidSect="00AE5FF3">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="964" w:right="1247" w:bottom="426" w:left="1247" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="1247" w:bottom="426" w:left="1247" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44B4FE95" w14:textId="77777777" w:rsidR="00D70E83" w:rsidRDefault="00D70E83" w:rsidP="00035830">
+    <w:p w14:paraId="06064507" w14:textId="77777777" w:rsidR="00970D1F" w:rsidRDefault="00970D1F" w:rsidP="00035830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41FE31A3" w14:textId="77777777" w:rsidR="00D70E83" w:rsidRDefault="00D70E83" w:rsidP="00035830">
+    <w:p w14:paraId="514F7424" w14:textId="77777777" w:rsidR="00970D1F" w:rsidRDefault="00970D1F" w:rsidP="00035830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0BDF1800" w14:textId="77777777" w:rsidR="00D70E83" w:rsidRDefault="00D70E83">
+    <w:p w14:paraId="344F48EC" w14:textId="77777777" w:rsidR="00970D1F" w:rsidRDefault="00970D1F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A22E6CA" w14:textId="77777777" w:rsidR="00D70E83" w:rsidRDefault="00D70E83" w:rsidP="00035830">
+    <w:p w14:paraId="10A004F0" w14:textId="77777777" w:rsidR="00970D1F" w:rsidRDefault="00970D1F" w:rsidP="00035830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AF1A05C" w14:textId="77777777" w:rsidR="00D70E83" w:rsidRDefault="00D70E83" w:rsidP="00035830">
+    <w:p w14:paraId="607F1EC0" w14:textId="77777777" w:rsidR="00970D1F" w:rsidRDefault="00970D1F" w:rsidP="00035830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5FD8B506" w14:textId="77777777" w:rsidR="00D70E83" w:rsidRDefault="00D70E83">
+    <w:p w14:paraId="261E600A" w14:textId="77777777" w:rsidR="00970D1F" w:rsidRDefault="00970D1F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F16ADF"/>
+    <w:rsid w:val="00000CEB"/>
+    <w:rsid w:val="000056F9"/>
+    <w:rsid w:val="00011585"/>
+    <w:rsid w:val="0001457F"/>
     <w:rsid w:val="000176E8"/>
     <w:rsid w:val="00034311"/>
     <w:rsid w:val="00035830"/>
+    <w:rsid w:val="00042AA7"/>
     <w:rsid w:val="00050317"/>
     <w:rsid w:val="00055E76"/>
     <w:rsid w:val="00056C68"/>
     <w:rsid w:val="00057D19"/>
     <w:rsid w:val="00060D1E"/>
+    <w:rsid w:val="00091386"/>
+    <w:rsid w:val="000B2A69"/>
+    <w:rsid w:val="000B3AA9"/>
+    <w:rsid w:val="000B7B72"/>
+    <w:rsid w:val="000D01EF"/>
+    <w:rsid w:val="000D3A0C"/>
+    <w:rsid w:val="000E5F66"/>
+    <w:rsid w:val="0011512A"/>
     <w:rsid w:val="00116DF4"/>
+    <w:rsid w:val="00120B3D"/>
+    <w:rsid w:val="00135CEC"/>
+    <w:rsid w:val="00147E61"/>
+    <w:rsid w:val="0016273E"/>
+    <w:rsid w:val="0016359E"/>
+    <w:rsid w:val="00176CA6"/>
     <w:rsid w:val="00177996"/>
     <w:rsid w:val="001843DF"/>
     <w:rsid w:val="001A12BB"/>
+    <w:rsid w:val="001C3D47"/>
     <w:rsid w:val="001C43A4"/>
+    <w:rsid w:val="001C579B"/>
+    <w:rsid w:val="001D5533"/>
+    <w:rsid w:val="001E3EA2"/>
     <w:rsid w:val="001E4A00"/>
+    <w:rsid w:val="001E4BC6"/>
+    <w:rsid w:val="001E6140"/>
+    <w:rsid w:val="00200F0C"/>
+    <w:rsid w:val="0023243D"/>
     <w:rsid w:val="0023259D"/>
+    <w:rsid w:val="00234406"/>
+    <w:rsid w:val="00234598"/>
     <w:rsid w:val="002407D9"/>
+    <w:rsid w:val="002446CD"/>
     <w:rsid w:val="002606D4"/>
     <w:rsid w:val="00262F7C"/>
+    <w:rsid w:val="00276471"/>
+    <w:rsid w:val="00292F10"/>
+    <w:rsid w:val="002A603D"/>
     <w:rsid w:val="002C1D39"/>
+    <w:rsid w:val="002C64D2"/>
+    <w:rsid w:val="002D65C6"/>
     <w:rsid w:val="002E38F3"/>
     <w:rsid w:val="003051C6"/>
     <w:rsid w:val="00306630"/>
     <w:rsid w:val="00320826"/>
+    <w:rsid w:val="003229D1"/>
     <w:rsid w:val="00335616"/>
     <w:rsid w:val="00340054"/>
     <w:rsid w:val="00372321"/>
     <w:rsid w:val="00372F7D"/>
     <w:rsid w:val="00381B53"/>
+    <w:rsid w:val="00393CE6"/>
     <w:rsid w:val="003B161F"/>
+    <w:rsid w:val="003B438D"/>
     <w:rsid w:val="003B55CE"/>
+    <w:rsid w:val="003E11E3"/>
+    <w:rsid w:val="003E4CAF"/>
+    <w:rsid w:val="003E5FCE"/>
+    <w:rsid w:val="003F024E"/>
     <w:rsid w:val="003F0482"/>
+    <w:rsid w:val="0041280C"/>
+    <w:rsid w:val="004362BE"/>
     <w:rsid w:val="00446F84"/>
+    <w:rsid w:val="00451DDC"/>
+    <w:rsid w:val="004553CE"/>
+    <w:rsid w:val="004759DC"/>
     <w:rsid w:val="0048786F"/>
     <w:rsid w:val="00495945"/>
+    <w:rsid w:val="004A23D3"/>
+    <w:rsid w:val="004B732C"/>
+    <w:rsid w:val="004D4411"/>
     <w:rsid w:val="0050244D"/>
     <w:rsid w:val="005144FA"/>
     <w:rsid w:val="005163B1"/>
+    <w:rsid w:val="005341A5"/>
     <w:rsid w:val="00557C3F"/>
     <w:rsid w:val="00563788"/>
+    <w:rsid w:val="00575F55"/>
+    <w:rsid w:val="005831CF"/>
     <w:rsid w:val="0058330D"/>
+    <w:rsid w:val="00583980"/>
     <w:rsid w:val="0058474E"/>
+    <w:rsid w:val="00596977"/>
     <w:rsid w:val="005A2008"/>
+    <w:rsid w:val="005A29AB"/>
+    <w:rsid w:val="005B74F4"/>
     <w:rsid w:val="005C115C"/>
     <w:rsid w:val="005C6037"/>
     <w:rsid w:val="005D7E93"/>
     <w:rsid w:val="005E5910"/>
+    <w:rsid w:val="005E67C4"/>
+    <w:rsid w:val="005E7431"/>
     <w:rsid w:val="005F0CCE"/>
+    <w:rsid w:val="00604FC4"/>
     <w:rsid w:val="0060554F"/>
     <w:rsid w:val="00605624"/>
+    <w:rsid w:val="00611871"/>
+    <w:rsid w:val="0062476E"/>
+    <w:rsid w:val="006469E7"/>
     <w:rsid w:val="006646BE"/>
+    <w:rsid w:val="00671A77"/>
+    <w:rsid w:val="00687172"/>
     <w:rsid w:val="00694D47"/>
     <w:rsid w:val="006A1EB9"/>
+    <w:rsid w:val="006A1FC7"/>
     <w:rsid w:val="006A2EA5"/>
+    <w:rsid w:val="006A30C5"/>
     <w:rsid w:val="006B57CA"/>
+    <w:rsid w:val="006C54CB"/>
+    <w:rsid w:val="006C71F3"/>
     <w:rsid w:val="006E510D"/>
+    <w:rsid w:val="006F70EC"/>
+    <w:rsid w:val="0070470F"/>
     <w:rsid w:val="00710FBB"/>
     <w:rsid w:val="00725CC2"/>
     <w:rsid w:val="00727AE9"/>
     <w:rsid w:val="007333AF"/>
+    <w:rsid w:val="007407B2"/>
     <w:rsid w:val="007411F6"/>
     <w:rsid w:val="00747F53"/>
     <w:rsid w:val="00750285"/>
+    <w:rsid w:val="00755027"/>
     <w:rsid w:val="0075566D"/>
     <w:rsid w:val="00772C73"/>
     <w:rsid w:val="00776DC8"/>
+    <w:rsid w:val="00785368"/>
+    <w:rsid w:val="00791081"/>
+    <w:rsid w:val="00794438"/>
     <w:rsid w:val="007A01B5"/>
     <w:rsid w:val="007A5735"/>
     <w:rsid w:val="007A750C"/>
+    <w:rsid w:val="007B3683"/>
+    <w:rsid w:val="007B45EA"/>
     <w:rsid w:val="007C5D71"/>
+    <w:rsid w:val="007D7FCA"/>
+    <w:rsid w:val="007F1145"/>
+    <w:rsid w:val="00810615"/>
     <w:rsid w:val="008208D3"/>
     <w:rsid w:val="00832CD9"/>
     <w:rsid w:val="00833B2F"/>
+    <w:rsid w:val="00836F63"/>
     <w:rsid w:val="00844DDA"/>
+    <w:rsid w:val="00853C7B"/>
+    <w:rsid w:val="00857106"/>
+    <w:rsid w:val="008740E2"/>
     <w:rsid w:val="0088305D"/>
     <w:rsid w:val="008978EA"/>
+    <w:rsid w:val="008A125C"/>
+    <w:rsid w:val="008A6728"/>
     <w:rsid w:val="008D13F0"/>
+    <w:rsid w:val="008D3EA6"/>
     <w:rsid w:val="00911092"/>
+    <w:rsid w:val="00925406"/>
     <w:rsid w:val="009256F0"/>
     <w:rsid w:val="00925BFB"/>
+    <w:rsid w:val="009322B1"/>
     <w:rsid w:val="00933A22"/>
+    <w:rsid w:val="009574C2"/>
+    <w:rsid w:val="00966B18"/>
+    <w:rsid w:val="00970D1F"/>
     <w:rsid w:val="00980C1B"/>
+    <w:rsid w:val="00982C74"/>
     <w:rsid w:val="009968DD"/>
+    <w:rsid w:val="009A2D55"/>
     <w:rsid w:val="009B6048"/>
+    <w:rsid w:val="009C1107"/>
+    <w:rsid w:val="009C4BE1"/>
     <w:rsid w:val="009F54CA"/>
     <w:rsid w:val="009F6C9D"/>
     <w:rsid w:val="00A115E2"/>
     <w:rsid w:val="00A13653"/>
+    <w:rsid w:val="00A37C0F"/>
+    <w:rsid w:val="00A82814"/>
+    <w:rsid w:val="00A83990"/>
     <w:rsid w:val="00AA7322"/>
     <w:rsid w:val="00AB3755"/>
+    <w:rsid w:val="00AC64D3"/>
+    <w:rsid w:val="00AE5FF3"/>
+    <w:rsid w:val="00B036AC"/>
+    <w:rsid w:val="00B133A6"/>
     <w:rsid w:val="00B157AC"/>
     <w:rsid w:val="00B45479"/>
     <w:rsid w:val="00B71E3B"/>
+    <w:rsid w:val="00B72213"/>
     <w:rsid w:val="00B83F5C"/>
+    <w:rsid w:val="00B872CB"/>
     <w:rsid w:val="00B93673"/>
+    <w:rsid w:val="00B95830"/>
+    <w:rsid w:val="00BA1B51"/>
     <w:rsid w:val="00BA1DFB"/>
+    <w:rsid w:val="00BA4ED9"/>
     <w:rsid w:val="00BD024C"/>
+    <w:rsid w:val="00BD0B29"/>
     <w:rsid w:val="00C0767B"/>
     <w:rsid w:val="00C17FD7"/>
     <w:rsid w:val="00C20705"/>
     <w:rsid w:val="00C30202"/>
+    <w:rsid w:val="00C35CCC"/>
     <w:rsid w:val="00C36F21"/>
+    <w:rsid w:val="00C40A57"/>
     <w:rsid w:val="00C51D53"/>
     <w:rsid w:val="00C5540D"/>
+    <w:rsid w:val="00C60125"/>
+    <w:rsid w:val="00C60FEB"/>
+    <w:rsid w:val="00C83DCE"/>
+    <w:rsid w:val="00C865CE"/>
     <w:rsid w:val="00CA75D7"/>
     <w:rsid w:val="00CB356B"/>
+    <w:rsid w:val="00CB63C1"/>
     <w:rsid w:val="00CB7649"/>
     <w:rsid w:val="00CC1534"/>
     <w:rsid w:val="00CC29C1"/>
+    <w:rsid w:val="00CC4227"/>
     <w:rsid w:val="00CD0804"/>
     <w:rsid w:val="00CD47B9"/>
+    <w:rsid w:val="00CD6C6C"/>
+    <w:rsid w:val="00D02E3D"/>
     <w:rsid w:val="00D4326F"/>
     <w:rsid w:val="00D44938"/>
+    <w:rsid w:val="00D465E4"/>
+    <w:rsid w:val="00D5027A"/>
+    <w:rsid w:val="00D57610"/>
     <w:rsid w:val="00D70E83"/>
+    <w:rsid w:val="00D70FCF"/>
     <w:rsid w:val="00D71221"/>
     <w:rsid w:val="00D71B0E"/>
     <w:rsid w:val="00D7224D"/>
     <w:rsid w:val="00D728AA"/>
     <w:rsid w:val="00D75B25"/>
+    <w:rsid w:val="00D85914"/>
     <w:rsid w:val="00D94432"/>
     <w:rsid w:val="00DB24B2"/>
     <w:rsid w:val="00DB57C0"/>
     <w:rsid w:val="00DB5D9A"/>
+    <w:rsid w:val="00DC44D7"/>
     <w:rsid w:val="00DD7DAF"/>
     <w:rsid w:val="00E01031"/>
     <w:rsid w:val="00E05997"/>
+    <w:rsid w:val="00E07C49"/>
     <w:rsid w:val="00E16236"/>
     <w:rsid w:val="00E301B0"/>
+    <w:rsid w:val="00E43605"/>
+    <w:rsid w:val="00E471FA"/>
     <w:rsid w:val="00E540CB"/>
     <w:rsid w:val="00E607AF"/>
+    <w:rsid w:val="00E86207"/>
+    <w:rsid w:val="00E866E6"/>
     <w:rsid w:val="00EA0CFD"/>
     <w:rsid w:val="00EA6742"/>
+    <w:rsid w:val="00EB6F8E"/>
     <w:rsid w:val="00EC6D4E"/>
     <w:rsid w:val="00EE32B7"/>
     <w:rsid w:val="00EE52CB"/>
+    <w:rsid w:val="00EF29E0"/>
+    <w:rsid w:val="00F062B2"/>
     <w:rsid w:val="00F10390"/>
     <w:rsid w:val="00F16ADF"/>
+    <w:rsid w:val="00F242F3"/>
+    <w:rsid w:val="00F26B90"/>
     <w:rsid w:val="00F35925"/>
+    <w:rsid w:val="00F45B63"/>
     <w:rsid w:val="00F504D8"/>
+    <w:rsid w:val="00F6559A"/>
     <w:rsid w:val="00F74E85"/>
+    <w:rsid w:val="00F75BD4"/>
     <w:rsid w:val="00F94BC8"/>
+    <w:rsid w:val="00FB1156"/>
     <w:rsid w:val="00FB3B54"/>
+    <w:rsid w:val="00FC31E5"/>
+    <w:rsid w:val="00FC3BF0"/>
+    <w:rsid w:val="00FE07B6"/>
     <w:rsid w:val="00FE13B1"/>
+    <w:rsid w:val="00FF581E"/>
     <w:rsid w:val="00FF7649"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="69F800DD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9AC88935-34BB-4709-AECC-5A4504B04EC3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3409,50 +4034,51 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D7224D"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
@@ -3610,58 +4236,58 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008208D3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00911092"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dioezese-linz.at/institution/8121/kirchenmusik/besoldung/article/226596.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.svs.at" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.at/arbeitsuchende/topicliste/freier-dienstvertrag" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dioezese-linz.at/institution/8121/kirchenmusik/besoldung/article/226596.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmf.gv.at/themen/steuern/fuer-unternehmen/einkommensteuer/einkommensteuererklaerungspflicht.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.svs.at" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.at/arbeitsuchende/topicliste/freier-dienstvertrag" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3902,99 +4528,74 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...27 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ad95b6f3-272f-41f3-aa37-e53f8c134158" xmlns:ns3="affbc4de-0b0f-4054-91da-e4a6e3bd6ec5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e84bb2e1a19e61e0071092e90df76515" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100207453AF0286004D8781AEDD36972B9B" ma:contentTypeVersion="18" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="a08237570e018b5df7700ecc1da755f4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ad95b6f3-272f-41f3-aa37-e53f8c134158" xmlns:ns3="affbc4de-0b0f-4054-91da-e4a6e3bd6ec5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="709a8dade751c605e0c3cffdccd7e479" ns2:_="" ns3:_="">
     <xsd:import namespace="ad95b6f3-272f-41f3-aa37-e53f8c134158"/>
     <xsd:import namespace="affbc4de-0b0f-4054-91da-e4a6e3bd6ec5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:c8404094f9d74faea17185baa442a1f4" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:p30222d149ae451798d30f798e37980d" minOccurs="0"/>
                 <xsd:element ref="ns2:d866dd106a6744c89511d2c55fa30510" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:G_x00fc_ltigab" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Schlagw_x00f6_rter" minOccurs="0"/>
+                <xsd:element ref="ns2:Stichtag" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ad95b6f3-272f-41f3-aa37-e53f8c134158" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="c8404094f9d74faea17185baa442a1f4" ma:index="9" nillable="true" ma:taxonomy="true" ma:internalName="c8404094f9d74faea17185baa442a1f4" ma:taxonomyFieldName="Zielgruppe" ma:displayName="Zielgruppe" ma:default="" ma:fieldId="{c8404094-f9d7-4fae-a171-85baa442a1f4}" ma:sspId="edd988bb-9330-427a-89e8-30f220ae0604" ma:termSetId="c3339afd-f6d2-4b0d-ac34-030d70fb2afc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="p30222d149ae451798d30f798e37980d" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="p30222d149ae451798d30f798e37980d" ma:taxonomyFieldName="Thema" ma:displayName="Thema" ma:default="" ma:fieldId="{930222d1-49ae-4517-98d3-0f798e37980d}" ma:sspId="edd988bb-9330-427a-89e8-30f220ae0604" ma:termSetId="bd291073-fac8-4102-861d-07e184b7efe7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="d866dd106a6744c89511d2c55fa30510" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="d866dd106a6744c89511d2c55fa30510" ma:taxonomyFieldName="Dokumententyp" ma:displayName="Dokumententyp" ma:default="" ma:fieldId="{d866dd10-6a67-44c8-9511-d2c55fa30510}" ma:sspId="edd988bb-9330-427a-89e8-30f220ae0604" ma:termSetId="aa14cde8-5647-4644-b5e1-83f0744a33ba" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
@@ -4022,50 +4623,62 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="20" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="21" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Schlagw_x00f6_rter" ma:index="23" nillable="true" ma:displayName="Schlagwörter" ma:format="Dropdown" ma:internalName="Schlagw_x00f6_rter">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Stichtag" ma:index="24" nillable="true" ma:displayName="Stichtag" ma:format="DateOnly" ma:internalName="Stichtag">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="affbc4de-0b0f-4054-91da-e4a6e3bd6ec5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{99e01fd6-ba43-4b24-b33d-a09d6327a7b4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="affbc4de-0b0f-4054-91da-e4a6e3bd6ec5">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -4139,138 +4752,192 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="affbc4de-0b0f-4054-91da-e4a6e3bd6ec5">
+      <Value>6</Value>
+      <Value>30</Value>
+      <Value>29</Value>
+    </TaxCatchAll>
+    <p30222d149ae451798d30f798e37980d xmlns="ad95b6f3-272f-41f3-aa37-e53f8c134158">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Rechtliches</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">38e85b83-65dc-4fdf-969c-30a0c0596abb</TermId>
+        </TermInfo>
+      </Terms>
+    </p30222d149ae451798d30f798e37980d>
+    <G_x00fc_ltigab xmlns="ad95b6f3-272f-41f3-aa37-e53f8c134158" xsi:nil="true"/>
+    <d866dd106a6744c89511d2c55fa30510 xmlns="ad95b6f3-272f-41f3-aa37-e53f8c134158">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Formular</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">a4065994-d292-43d4-9283-f8272fca5732</TermId>
+        </TermInfo>
+      </Terms>
+    </d866dd106a6744c89511d2c55fa30510>
+    <c8404094f9d74faea17185baa442a1f4 xmlns="ad95b6f3-272f-41f3-aa37-e53f8c134158">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Pfarren</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">7b0cc66a-678e-4ab9-9a65-e02d7dc5dc0c</TermId>
+        </TermInfo>
+      </Terms>
+    </c8404094f9d74faea17185baa442a1f4>
+    <Stichtag xmlns="ad95b6f3-272f-41f3-aa37-e53f8c134158">2025-01-01T23:00:00+00:00</Stichtag>
+    <Schlagw_x00f6_rter xmlns="ad95b6f3-272f-41f3-aa37-e53f8c134158">FrDV, Musiker, Künstler, Lehrer einer Kunstgattung</Schlagw_x00f6_rter>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EC0E798-9189-4135-B21A-F7A0BC890C18}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DDECF93-694B-48D3-90FA-77CD34902837}">
-[...18 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA1DFEB1-3EC3-4E2A-BC15-9BD6AB15E2A0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C1F37F8-B33C-4C32-84EC-5D725B4CEF1D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ad95b6f3-272f-41f3-aa37-e53f8c134158"/>
     <ds:schemaRef ds:uri="affbc4de-0b0f-4054-91da-e4a6e3bd6ec5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBDDE8D4-034E-403A-9AB5-D4E0FAE0258A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="ad95b6f3-272f-41f3-aa37-e53f8c134158"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="affbc4de-0b0f-4054-91da-e4a6e3bd6ec5"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DDECF93-694B-48D3-90FA-77CD34902837}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>476</Words>
-  <Characters>3005</Characters>
+  <Words>548</Words>
+  <Characters>3458</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>6</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>28</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Dioezese Linz</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3475</CharactersWithSpaces>
+  <CharactersWithSpaces>3999</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elfriede Koblmüller</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100207453AF0286004D8781AEDD36972B9B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Zielgruppe">
-    <vt:lpwstr/>
+    <vt:lpwstr>30;#Pfarren|7b0cc66a-678e-4ab9-9a65-e02d7dc5dc0c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Dokumententyp">
-    <vt:lpwstr/>
+    <vt:lpwstr>6;#Formular|a4065994-d292-43d4-9283-f8272fca5732</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Thema">
-    <vt:lpwstr/>
+    <vt:lpwstr>29;#Rechtliches|38e85b83-65dc-4fdf-969c-30a0c0596abb</vt:lpwstr>
   </property>
 </Properties>
 </file>